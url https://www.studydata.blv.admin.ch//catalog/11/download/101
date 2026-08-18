--- v0 (2026-06-21)
+++ v1 (2026-08-18)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\adb.intra.admin.ch\userhome$\BLV-01\U80798524\config\Desktop\SSS2 Datasets Check\Angepasst\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\file3.intranet.chuv\data3\UNISANTE_DG\SSR\UDD\DONNEES\04-Soutien-RDM\Soutien externe\2025_OSAV_SwissSaltStudy\en_ligne\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{17BE91FA-0C92-445A-A1FD-0CDF747AE229}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F53BC24B-8186-4646-9A7C-7E0BD8C8ABFA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="762" xr2:uid="{D223E5A1-F59D-4DF7-AB1B-BF160292219C}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="762" xr2:uid="{D223E5A1-F59D-4DF7-AB1B-BF160292219C}"/>
   </bookViews>
   <sheets>
     <sheet name="Codebook_RESEARCH_1.1" sheetId="12" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="DonnéesExternes_1" localSheetId="0" hidden="1">'Codebook_RESEARCH_1.1'!$A$1:$X$239</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -77,53 +77,50 @@
   </connection>
   <connection id="6" xr16:uid="{5B1DE1B9-7C25-4541-AD83-714BF007463C}" keepAlive="1" name="Requête - SSSPersonalData_DataDictionary_2024-08-14 (semicolon)" description="Connexion à la requête « SSSPersonalData_DataDictionary_2024-08-14 (semicolon) » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;SSSPersonalData_DataDictionary_2024-08-14 (semicolon)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [SSSPersonalData_DataDictionary_2024-08-14 (semicolon)]"/>
   </connection>
   <connection id="7" xr16:uid="{52766C13-AABA-46CA-B441-84F7A870F4EF}" keepAlive="1" name="Requête - SSSPersonalData_DataDictionary_2024-08-14 (semicolon) (2)" description="Connexion à la requête « SSSPersonalData_DataDictionary_2024-08-14 (semicolon) (2) » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;SSSPersonalData_DataDictionary_2024-08-14 (semicolon) (2)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [SSSPersonalData_DataDictionary_2024-08-14 (semicolon) (2)]"/>
   </connection>
   <connection id="8" xr16:uid="{1C3CD604-D4BD-4E37-AB08-C4636370CB5E}" keepAlive="1" name="Requête - SSSResearchData_DataDictionary_2024-08-14 (semi-colon)" description="Connexion à la requête « SSSResearchData_DataDictionary_2024-08-14 (semi-colon) » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;SSSResearchData_DataDictionary_2024-08-14 (semi-colon)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [SSSResearchData_DataDictionary_2024-08-14 (semi-colon)]"/>
   </connection>
   <connection id="9" xr16:uid="{6D961612-D459-4B72-9F6D-DC218886F1EE}" keepAlive="1" name="Requête - SSSResearchData_DataDictionary_2024-08-14 (semi-colon) (2)" description="Connexion à la requête « SSSResearchData_DataDictionary_2024-08-14 (semi-colon) (2) » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;SSSResearchData_DataDictionary_2024-08-14 (semi-colon) (2)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [SSSResearchData_DataDictionary_2024-08-14 (semi-colon) (2)]"/>
   </connection>
   <connection id="10" xr16:uid="{ADF99172-65D0-4028-950D-127543F38F40}" keepAlive="1" name="Requête - SSSResearchData_DataDictionary_2024-08-14 (semi-colon) (3)" description="Connexion à la requête « SSSResearchData_DataDictionary_2024-08-14 (semi-colon) (3) » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;SSSResearchData_DataDictionary_2024-08-14 (semi-colon) (3)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [SSSResearchData_DataDictionary_2024-08-14 (semi-colon) (3)]"/>
   </connection>
   <connection id="11" xr16:uid="{9B511E2A-1E19-4678-A410-4CB06EB33673}" keepAlive="1" name="Requête - SSSResearchData_DataDictionary_2024-08-14 (semi-colon) (4)" description="Connexion à la requête « SSSResearchData_DataDictionary_2024-08-14 (semi-colon) (4) » dans le classeur." type="5" refreshedVersion="8" background="1" saveData="1">
     <dbPr connection="Provider=Microsoft.Mashup.OleDb.1;Data Source=$Workbook$;Location=&quot;SSSResearchData_DataDictionary_2024-08-14 (semi-colon) (4)&quot;;Extended Properties=&quot;&quot;" command="SELECT * FROM [SSSResearchData_DataDictionary_2024-08-14 (semi-colon) (4)]"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3062" uniqueCount="1204">
   <si>
-    <t>sss_hid</t>
-[...1 lines deleted...]
-  <si>
     <t>general_information_fso</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>text</t>
   </si>
   <si>
     <t>sss_center</t>
   </si>
   <si>
     <t>radio</t>
   </si>
   <si>
     <t>Center</t>
   </si>
   <si>
     <t>sss_fso_yearofbirth</t>
   </si>
   <si>
     <t>sss_fso_age</t>
   </si>
   <si>
     <t>sss_fso_sex</t>
@@ -3799,50 +3796,53 @@
     <t>1, Avoid/minimise the consumption of processed foods | 2, Pay attention to salt or sodium labels on food packaging | 3, Buy low-salt alternatives | 4, Avoid eating out | 5, Add no/little salt when cooking | 6, Use spices other than salt when cooking | 7, No adding of salt during the meal | 8, Others</t>
   </si>
   <si>
     <t>1, Always (10 of 10 meals) | 2, Mostly (6 to 9 of 10 meals) | 3, Occasionally (1 to 5 of 10 meals) | 4, Never (0 of 10 meals)</t>
   </si>
   <si>
     <t>1, Table salt/sea salt (without addition) | 2, Table salt/sea salt with iodine | 3, Table salt with iodine and fluoride | 4, Spiced/herb salt | 5, Don't know | 6, Others</t>
   </si>
   <si>
     <t>Please enter a number. For decimal values, use a point instead of a comma, e.g. 2.5 for two and a half years.</t>
   </si>
   <si>
     <t>Please enter a number between 1 and 7</t>
   </si>
   <si>
     <t>Please enter a number between 1 and 59</t>
   </si>
   <si>
     <t>Please round up to give a whole number between 1 and 24</t>
   </si>
   <si>
     <t>Please enter a number. For decimal values, use a point instead of a comma, e.g. 2.5 for two and a half litres</t>
   </si>
   <si>
     <t>Please specify which other(s)</t>
+  </si>
+  <si>
+    <t>sss_hid_recoded</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -3914,53 +3914,83 @@
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Standard" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="36">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
     </dxf>
@@ -4744,189 +4774,159 @@
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="9"/>
         </patternFill>
       </fill>
     </dxf>
-    <dxf>
-[...28 lines deleted...]
-    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF66FFFF"/>
       <color rgb="FFFFD1DA"/>
       <color rgb="FFFFAFBE"/>
       <color rgb="FFFFB9DC"/>
       <color rgb="FFCC99FF"/>
       <color rgb="FF9966FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{32B350BD-0463-4985-9988-C886A9867E22}" name="Tableau3" displayName="Tableau3" ref="A1:AE239" totalsRowShown="0" headerRowDxfId="32" dataDxfId="31">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{32B350BD-0463-4985-9988-C886A9867E22}" name="Tableau3" displayName="Tableau3" ref="A1:AE239" totalsRowShown="0" headerRowDxfId="35" dataDxfId="34">
   <autoFilter ref="A1:AE239" xr:uid="{32B350BD-0463-4985-9988-C886A9867E22}"/>
   <tableColumns count="31">
-    <tableColumn id="1" xr3:uid="{1922E43D-84BE-419B-BF39-CC75954174DC}" name="Variable / Field Name" dataDxfId="30"/>
-[...29 lines deleted...]
-    <tableColumn id="29" xr3:uid="{5EF734C0-AA07-4D53-8895-E6EB2BED7B10}" name="Notes (REDCap) - IT" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{1922E43D-84BE-419B-BF39-CC75954174DC}" name="Variable / Field Name" dataDxfId="33"/>
+    <tableColumn id="2" xr3:uid="{C4B24050-80D7-44D7-BF71-0950F064375B}" name="Category" dataDxfId="32"/>
+    <tableColumn id="3" xr3:uid="{DBDDE54B-D5AD-4A4D-A409-49A7B0FA2C0A}" name="Field Type" dataDxfId="31"/>
+    <tableColumn id="4" xr3:uid="{3717B1A5-8E12-45B3-B048-2875F43FEEE6}" name="Availability" dataDxfId="30"/>
+    <tableColumn id="5" xr3:uid="{A3733568-A8AE-4749-BC5B-B930552F9B7C}" name="Variable description" dataDxfId="29"/>
+    <tableColumn id="6" xr3:uid="{9A385C37-148D-4360-9C26-D471112A7171}" name="Questionnaire - FR" dataDxfId="28"/>
+    <tableColumn id="7" xr3:uid="{AE2D2EFA-A5DC-4942-8657-E65ABE4E4951}" name="Questionnaire - DE" dataDxfId="27"/>
+    <tableColumn id="8" xr3:uid="{D040EAB1-2514-4373-8739-207B50E6067E}" name="Questionnaire - IT" dataDxfId="26"/>
+    <tableColumn id="9" xr3:uid="{A1544ED3-435B-4734-83D2-B7B5636C7471}" name="Questionnaire (EN Translation)" dataDxfId="25"/>
+    <tableColumn id="10" xr3:uid="{DACAF3BD-A5A0-4A3C-AEC7-33FBBC7741AF}" name="Response options - FR" dataDxfId="24"/>
+    <tableColumn id="11" xr3:uid="{95D77AE0-5962-4EBF-9908-5125D3136407}" name="Response options - DE" dataDxfId="23"/>
+    <tableColumn id="12" xr3:uid="{35B7CB9A-C09A-4181-BF29-6D0946C29281}" name="Response options - IT" dataDxfId="22"/>
+    <tableColumn id="30" xr3:uid="{2BB6FBA0-8673-4865-A79B-5DA15D3B95D4}" name="Response options - EN (Translation)" dataDxfId="21"/>
+    <tableColumn id="13" xr3:uid="{3716EAB2-B3D1-4C5B-954B-E84C271DF8C1}" name="Values" dataDxfId="20"/>
+    <tableColumn id="14" xr3:uid="{77B6F259-29AF-4294-94BE-40A4BF0E9114}" name="Values (options)" dataDxfId="19"/>
+    <tableColumn id="15" xr3:uid="{C3BDE38D-5B36-454E-B1F8-DF40EADA0D72}" name="Coding in STATA DB" dataDxfId="18"/>
+    <tableColumn id="16" xr3:uid="{0ADA78A6-4A18-4808-AA5B-1FBB80B01838}" name="Field Note" dataDxfId="17"/>
+    <tableColumn id="17" xr3:uid="{95E2F8F0-C45F-4DC3-A850-695DA97B3D87}" name="Text Validation Type OR Show Slider Number" dataDxfId="16"/>
+    <tableColumn id="18" xr3:uid="{DFF1C212-9D1A-4F85-AE95-0AEAC6EAF9C4}" name="Text Validation Min" dataDxfId="15"/>
+    <tableColumn id="19" xr3:uid="{7819A55A-847F-4608-B086-8A520946EA77}" name="Text Validation Max" dataDxfId="14"/>
+    <tableColumn id="20" xr3:uid="{571CB7DB-9378-49FD-BD38-D5A1A816E2F3}" name="Identifier?" dataDxfId="13"/>
+    <tableColumn id="21" xr3:uid="{60BA086D-CECE-42DB-8401-A2F1649FAD95}" name="Branching Logic (Show field only if...)" dataDxfId="12"/>
+    <tableColumn id="22" xr3:uid="{F27B84B2-7912-4D3D-B4F7-ACD3BA196644}" name="Required Field?" dataDxfId="11"/>
+    <tableColumn id="23" xr3:uid="{4AA4DBE8-0846-41C6-8E70-ECCCDEE60B67}" name="Custom Alignment" dataDxfId="10"/>
+    <tableColumn id="24" xr3:uid="{9CE0AFF0-DCB1-4B25-B153-EF72C4BDFDFF}" name="Help text (REDCap) - FR" dataDxfId="9"/>
+    <tableColumn id="25" xr3:uid="{9D6EF3DE-53F9-4D66-8C09-5A3B798C5D6F}" name="Help text (REDCap) - DE" dataDxfId="8"/>
+    <tableColumn id="26" xr3:uid="{6B4F1D47-895A-422E-9A0B-B94F4BD0EB23}" name="Help text (REDCap) - IT" dataDxfId="7"/>
+    <tableColumn id="31" xr3:uid="{BC90FE37-0375-42EB-A57D-2F55BE902EBA}" name="Help text (REDCap) - EN (Translation)" dataDxfId="6"/>
+    <tableColumn id="27" xr3:uid="{648DDD7A-DD52-4354-B906-E275BD940837}" name="Notes (REDCap) - FR" dataDxfId="5"/>
+    <tableColumn id="28" xr3:uid="{8F7374D2-F90C-4248-B190-33772216EEB1}" name="Notes (REDCap) - DE" dataDxfId="4"/>
+    <tableColumn id="29" xr3:uid="{5EF734C0-AA07-4D53-8895-E6EB2BED7B10}" name="Notes (REDCap) - IT" dataDxfId="3"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium7" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4988,51 +4988,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -5130,13859 +5130,13859 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{41A1FB4D-AB01-404A-B726-17BC9F990784}">
   <dimension ref="A1:AE246"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="30.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="30.6640625" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="30.7109375" style="11"/>
-[...6 lines deleted...]
-    <col min="16" max="16" width="19.7109375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="30.6640625" style="11"/>
+    <col min="2" max="2" width="30.6640625" style="3"/>
+    <col min="3" max="3" width="11.6640625" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="30.6640625" style="3"/>
+    <col min="5" max="5" width="47.6640625" style="3" customWidth="1"/>
+    <col min="6" max="13" width="26.6640625" style="3" customWidth="1"/>
+    <col min="14" max="15" width="30.6640625" style="3"/>
+    <col min="16" max="16" width="19.6640625" style="3" customWidth="1"/>
     <col min="17" max="17" width="19" style="3" customWidth="1"/>
-    <col min="18" max="20" width="22.7109375" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="32" max="16384" width="30.7109375" style="3"/>
+    <col min="18" max="20" width="22.6640625" style="3" customWidth="1"/>
+    <col min="21" max="21" width="18.6640625" style="3" customWidth="1"/>
+    <col min="22" max="22" width="22.33203125" style="3" customWidth="1"/>
+    <col min="23" max="23" width="17.5546875" style="3" customWidth="1"/>
+    <col min="24" max="24" width="18.88671875" style="3" bestFit="1" customWidth="1"/>
+    <col min="25" max="31" width="12.6640625" style="3" customWidth="1"/>
+    <col min="32" max="16384" width="30.6640625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A1" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="B1" s="5" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C1" s="5" t="s">
         <v>382</v>
       </c>
-      <c r="B1" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C1" s="5" t="s">
+      <c r="D1" s="5" t="s">
+        <v>1158</v>
+      </c>
+      <c r="E1" s="6" t="s">
+        <v>602</v>
+      </c>
+      <c r="F1" s="6" t="s">
+        <v>1150</v>
+      </c>
+      <c r="G1" s="6" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>1152</v>
+      </c>
+      <c r="I1" s="6" t="s">
+        <v>883</v>
+      </c>
+      <c r="J1" s="5" t="s">
+        <v>1153</v>
+      </c>
+      <c r="K1" s="5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="L1" s="5" t="s">
+        <v>1155</v>
+      </c>
+      <c r="M1" s="5" t="s">
+        <v>1169</v>
+      </c>
+      <c r="N1" s="5" t="s">
+        <v>665</v>
+      </c>
+      <c r="O1" s="5" t="s">
+        <v>1105</v>
+      </c>
+      <c r="P1" s="6" t="s">
+        <v>196</v>
+      </c>
+      <c r="Q1" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="D1" s="5" t="s">
-[...26 lines deleted...]
-      <c r="M1" s="5" t="s">
+      <c r="R1" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="S1" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="T1" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="U1" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="V1" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="W1" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="X1" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="Y1" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="Z1" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="AA1" s="5" t="s">
+        <v>871</v>
+      </c>
+      <c r="AB1" s="5" t="s">
         <v>1170</v>
       </c>
-      <c r="N1" s="5" t="s">
-[...5 lines deleted...]
-      <c r="P1" s="6" t="s">
+      <c r="AC1" s="5" t="s">
+        <v>872</v>
+      </c>
+      <c r="AD1" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="AE1" s="5" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A2" s="4" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E2" s="1" t="s">
         <v>197</v>
-      </c>
-[...57 lines deleted...]
-        <v>198</v>
       </c>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O2" s="2"/>
       <c r="P2" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q2" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R2" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U2" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V2" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X2" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
       <c r="AE2" s="2"/>
     </row>
-    <row r="3" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="2" t="s">
+      <c r="E3" s="1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="O3" s="2" t="s">
-        <v>1169</v>
+        <v>1168</v>
       </c>
       <c r="P3" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q3" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R3" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U3" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V3" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W3" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X3" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y3" s="2"/>
       <c r="Z3" s="2"/>
       <c r="AA3" s="2"/>
       <c r="AB3" s="2"/>
       <c r="AC3" s="2"/>
       <c r="AD3" s="2"/>
       <c r="AE3" s="2"/>
     </row>
-    <row r="4" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>1160</v>
+        <v>1159</v>
       </c>
       <c r="E4" s="1" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R4" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U4" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V4" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W4" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X4" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
       <c r="AC4" s="2"/>
       <c r="AD4" s="2"/>
       <c r="AE4" s="2"/>
     </row>
-    <row r="5" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E5" s="1" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O5" s="2"/>
       <c r="P5" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q5" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R5" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S5" s="3">
         <v>17</v>
       </c>
       <c r="T5" s="3">
         <v>120</v>
       </c>
       <c r="U5" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V5" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W5" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X5" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AE5" s="2"/>
     </row>
-    <row r="6" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E6" s="1" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="O6" s="2" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="P6" s="2"/>
       <c r="Q6" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R6" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U6" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V6" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W6" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X6" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
       <c r="AA6" s="2"/>
       <c r="AB6" s="2"/>
       <c r="AC6" s="2"/>
       <c r="AD6" s="2"/>
       <c r="AE6" s="2"/>
     </row>
-    <row r="7" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
-        <v>1157</v>
+        <v>1156</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>1160</v>
+        <v>1159</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>1163</v>
+        <v>1162</v>
       </c>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="2"/>
       <c r="L7" s="2"/>
       <c r="M7" s="2"/>
       <c r="N7" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="O7" s="2" t="s">
+        <v>1163</v>
+      </c>
+      <c r="P7" s="3" t="s">
         <v>1165</v>
-      </c>
-[...4 lines deleted...]
-        <v>1166</v>
       </c>
       <c r="Q7" s="2"/>
       <c r="R7" s="2"/>
       <c r="U7" s="2"/>
       <c r="V7" s="2"/>
       <c r="W7" s="2"/>
       <c r="X7" s="2"/>
       <c r="Y7" s="2"/>
       <c r="Z7" s="2"/>
       <c r="AA7" s="2"/>
       <c r="AB7" s="2"/>
       <c r="AC7" s="2"/>
       <c r="AD7" s="2"/>
       <c r="AE7" s="2"/>
     </row>
-    <row r="8" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>1160</v>
+        <v>1159</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>1000</v>
+        <v>999</v>
       </c>
       <c r="F8" s="2"/>
       <c r="G8" s="2"/>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
       <c r="M8" s="2"/>
       <c r="N8" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O8" s="2"/>
       <c r="P8" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q8" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R8" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U8" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V8" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W8" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X8" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y8" s="2"/>
       <c r="Z8" s="2"/>
       <c r="AA8" s="2"/>
       <c r="AB8" s="2"/>
       <c r="AC8" s="2"/>
       <c r="AD8" s="2"/>
       <c r="AE8" s="2"/>
     </row>
-    <row r="9" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A9" s="7" t="s">
-        <v>1158</v>
+        <v>1157</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G9" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="H9" s="3" t="s">
         <v>547</v>
       </c>
-      <c r="H9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I9" s="3" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
       <c r="N9" s="2" t="s">
+        <v>1160</v>
+      </c>
+      <c r="P9" s="3" t="s">
         <v>1161</v>
-      </c>
-[...1 lines deleted...]
-        <v>1162</v>
       </c>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="3" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="T9" s="3">
         <v>1</v>
       </c>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X9" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y9" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="Z9" s="3" t="s">
+        <v>546</v>
+      </c>
+      <c r="AA9" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="AB9" s="3" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="10" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A10" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="Z9" s="3" t="s">
-[...2 lines deleted...]
-      <c r="AA9" s="3" t="s">
+      <c r="B10" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>548</v>
       </c>
-      <c r="AB9" s="3" t="s">
+      <c r="H10" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="I10" s="2" t="s">
         <v>885</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="F10" s="2" t="s">
+      <c r="J10" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="G10" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K10" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="L10" s="2" t="s">
         <v>604</v>
       </c>
-      <c r="L10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M10" s="14" t="s">
-        <v>1172</v>
+        <v>1171</v>
       </c>
       <c r="N10" s="2" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="O10" s="2"/>
       <c r="P10" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q10" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R10" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U10" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V10" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W10" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X10" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y10" s="2" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="Z10" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="AA10" s="2" t="s">
         <v>549</v>
       </c>
-      <c r="AA10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB10" s="2" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="AC10" s="2"/>
       <c r="AD10" s="2"/>
       <c r="AE10" s="2"/>
     </row>
-    <row r="11" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F11" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>886</v>
+      </c>
+      <c r="J11" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="G11" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K11" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="L11" s="2" t="s">
         <v>606</v>
       </c>
-      <c r="L11" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M11" s="14" t="s">
-        <v>1173</v>
+        <v>1172</v>
       </c>
       <c r="N11" s="2" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="O11" s="2"/>
       <c r="P11" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q11" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R11" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U11" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V11" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W11" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X11" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y11" s="2"/>
       <c r="Z11" s="2"/>
       <c r="AA11" s="2"/>
       <c r="AB11" s="2"/>
       <c r="AC11" s="2"/>
       <c r="AD11" s="2"/>
       <c r="AE11" s="2"/>
     </row>
-    <row r="12" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A12" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F12" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="B12" s="2" t="s">
-[...8 lines deleted...]
-      <c r="F12" s="2" t="s">
+      <c r="G12" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="I12" s="2" t="s">
+        <v>887</v>
+      </c>
+      <c r="J12" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="G12" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K12" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="L12" s="2" t="s">
         <v>608</v>
       </c>
-      <c r="L12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M12" s="14" t="s">
-        <v>1174</v>
+        <v>1173</v>
       </c>
       <c r="N12" s="2" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="O12" s="2"/>
       <c r="P12" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q12" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R12" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U12" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V12" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W12" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X12" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y12" s="2"/>
       <c r="Z12" s="2"/>
       <c r="AA12" s="2"/>
       <c r="AB12" s="2"/>
       <c r="AC12" s="2"/>
       <c r="AD12" s="2"/>
       <c r="AE12" s="2"/>
     </row>
-    <row r="13" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F13" s="8" t="s">
+        <v>411</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>413</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>888</v>
+      </c>
+      <c r="J13" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="B13" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K13" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="L13" s="2" t="s">
         <v>610</v>
       </c>
-      <c r="L13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M13" s="14" t="s">
-        <v>1175</v>
+        <v>1174</v>
       </c>
       <c r="N13" s="2" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="O13" s="2"/>
       <c r="P13" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q13" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R13" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U13" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V13" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W13" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X13" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y13" s="2" t="s">
-        <v>843</v>
+        <v>842</v>
       </c>
       <c r="Z13" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="AA13" s="2" t="s">
         <v>413</v>
       </c>
-      <c r="AA13" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB13" s="14" t="s">
-        <v>889</v>
+        <v>888</v>
       </c>
       <c r="AC13" s="2"/>
       <c r="AD13" s="2"/>
       <c r="AE13" s="2"/>
     </row>
-    <row r="14" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A14" s="4" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>1005</v>
+        <v>1004</v>
       </c>
       <c r="F14" s="8" t="s">
+        <v>414</v>
+      </c>
+      <c r="G14" s="3" t="s">
         <v>415</v>
       </c>
-      <c r="G14" s="3" t="s">
+      <c r="H14" s="3" t="s">
         <v>416</v>
       </c>
-      <c r="H14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I14" s="3" t="s">
-        <v>890</v>
+        <v>889</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="K14" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="L14" s="2" t="s">
         <v>612</v>
       </c>
-      <c r="L14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M14" s="14" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="N14" s="2" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="O14" s="2"/>
       <c r="P14" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q14" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R14" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U14" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V14" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W14" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X14" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y14" s="2"/>
       <c r="Z14" s="2"/>
       <c r="AA14" s="2"/>
       <c r="AB14" s="2"/>
       <c r="AC14" s="2"/>
       <c r="AD14" s="2"/>
       <c r="AE14" s="2"/>
     </row>
-    <row r="15" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A15" s="4" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>1006</v>
+        <v>1005</v>
       </c>
       <c r="F15" s="8" t="s">
+        <v>417</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>418</v>
       </c>
-      <c r="G15" s="3" t="s">
+      <c r="H15" s="3" t="s">
         <v>419</v>
       </c>
-      <c r="H15" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I15" s="3" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
       <c r="J15" s="2"/>
       <c r="K15" s="2"/>
       <c r="L15" s="2"/>
       <c r="M15" s="2"/>
       <c r="N15" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O15" s="2"/>
       <c r="P15" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q15" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="R15" s="2" t="s">
         <v>397</v>
       </c>
-      <c r="R15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U15" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V15" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="W15" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X15" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y15" s="2" t="s">
+        <v>843</v>
+      </c>
+      <c r="Z15" s="2" t="s">
         <v>844</v>
       </c>
-      <c r="Z15" s="2" t="s">
+      <c r="AA15" s="2" t="s">
         <v>845</v>
       </c>
-      <c r="AA15" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB15" s="14" t="s">
-        <v>1198</v>
+        <v>1197</v>
       </c>
       <c r="AC15" s="2"/>
       <c r="AD15" s="2"/>
       <c r="AE15" s="2"/>
     </row>
-    <row r="16" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A16" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
       <c r="F16" s="8" t="s">
+        <v>420</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>421</v>
       </c>
-      <c r="G16" s="3" t="s">
+      <c r="H16" s="3" t="s">
         <v>422</v>
       </c>
-      <c r="H16" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I16" s="3" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="J16" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="K16" s="2" t="s">
         <v>614</v>
       </c>
-      <c r="K16" s="2" t="s">
+      <c r="L16" s="2" t="s">
         <v>615</v>
       </c>
-      <c r="L16" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M16" s="14" t="s">
-        <v>1177</v>
+        <v>1176</v>
       </c>
       <c r="N16" s="2" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="O16" s="2"/>
       <c r="P16" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q16" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R16" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U16" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V16" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W16" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X16" s="2" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="Y16" s="2" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
       <c r="Z16" s="2" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
       <c r="AA16" s="2" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="AB16" s="14" t="s">
-        <v>892</v>
+        <v>891</v>
       </c>
       <c r="AC16" s="2"/>
       <c r="AD16" s="2"/>
       <c r="AE16" s="2"/>
     </row>
-    <row r="17" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A17" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="C17" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="B17" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="2" t="s">
+      <c r="E17" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F17" s="8" t="s">
+        <v>423</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>424</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="J17" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E17" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K17" s="2" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="L17" s="2" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="M17" s="14" t="s">
-        <v>1178</v>
+        <v>1177</v>
       </c>
       <c r="N17" s="2" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="O17" s="2"/>
       <c r="P17" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q17" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R17" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U17" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V17" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="W17" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X17" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y17" s="2"/>
       <c r="Z17" s="2"/>
       <c r="AA17" s="2"/>
       <c r="AB17" s="2"/>
       <c r="AC17" s="2"/>
       <c r="AD17" s="2"/>
       <c r="AE17" s="2"/>
     </row>
-    <row r="18" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A18" s="12" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>1137</v>
+        <v>1136</v>
       </c>
       <c r="F18" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="G18" s="3" t="s">
         <v>667</v>
       </c>
-      <c r="G18" s="3" t="s">
+      <c r="H18" s="3" t="s">
         <v>668</v>
       </c>
-      <c r="H18" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" s="3" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="J18" s="2"/>
       <c r="K18" s="2"/>
       <c r="L18" s="2"/>
       <c r="M18" s="2"/>
       <c r="N18" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O18" s="2"/>
       <c r="P18" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q18" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R18" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U18" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V18" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="W18" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X18" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
       <c r="AA18" s="2"/>
       <c r="AB18" s="2"/>
       <c r="AC18" s="2"/>
       <c r="AD18" s="2"/>
       <c r="AE18" s="2"/>
     </row>
-    <row r="19" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A19" s="12" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>1138</v>
+        <v>1137</v>
       </c>
       <c r="F19" s="8" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="I19" s="3" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O19" s="2"/>
       <c r="P19" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q19" s="2"/>
       <c r="R19" s="2"/>
       <c r="U19" s="2"/>
       <c r="V19" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="W19" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X19" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
       <c r="AB19" s="2"/>
       <c r="AC19" s="2"/>
       <c r="AD19" s="2"/>
       <c r="AE19" s="2"/>
     </row>
-    <row r="20" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A20" s="12" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C20" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>1139</v>
+        <v>1138</v>
       </c>
       <c r="F20" s="8" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>896</v>
+        <v>895</v>
       </c>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
       <c r="N20" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O20" s="2"/>
       <c r="P20" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q20" s="2"/>
       <c r="R20" s="2"/>
       <c r="U20" s="2"/>
       <c r="V20" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="W20" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X20" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
       <c r="AB20" s="2"/>
       <c r="AC20" s="2"/>
       <c r="AD20" s="2"/>
       <c r="AE20" s="2"/>
     </row>
-    <row r="21" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A21" s="12" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C21" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>1140</v>
+        <v>1139</v>
       </c>
       <c r="F21" s="8" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>897</v>
+        <v>896</v>
       </c>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O21" s="2"/>
       <c r="P21" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q21" s="2"/>
       <c r="R21" s="2"/>
       <c r="U21" s="2"/>
       <c r="V21" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="W21" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X21" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
       <c r="AA21" s="2"/>
       <c r="AB21" s="2"/>
       <c r="AC21" s="2"/>
       <c r="AD21" s="2"/>
       <c r="AE21" s="2"/>
     </row>
-    <row r="22" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A22" s="12" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C22" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>1141</v>
+        <v>1140</v>
       </c>
       <c r="F22" s="8" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>898</v>
+        <v>897</v>
       </c>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O22" s="2"/>
       <c r="P22" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q22" s="2"/>
       <c r="R22" s="2"/>
       <c r="U22" s="2"/>
       <c r="V22" s="2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="W22" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X22" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y22" s="2"/>
       <c r="Z22" s="2"/>
       <c r="AA22" s="2"/>
       <c r="AB22" s="2"/>
       <c r="AC22" s="2"/>
       <c r="AD22" s="2"/>
       <c r="AE22" s="2"/>
     </row>
-    <row r="23" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A23" s="13" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C23" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F23" s="8" t="s">
+        <v>426</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>427</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>428</v>
+      </c>
+      <c r="I23" s="3" t="s">
+        <v>924</v>
+      </c>
+      <c r="J23" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E23" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="K23" s="2" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="L23" s="2" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="M23" s="14" t="s">
-        <v>1178</v>
+        <v>1177</v>
       </c>
       <c r="N23" s="2" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
       <c r="O23" s="2"/>
       <c r="P23" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q23" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R23" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U23" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V23" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="W23" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X23" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y23" s="2"/>
       <c r="Z23" s="2"/>
       <c r="AA23" s="2"/>
       <c r="AB23" s="2"/>
       <c r="AC23" s="2"/>
       <c r="AD23" s="2"/>
       <c r="AE23" s="2"/>
     </row>
-    <row r="24" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A24" s="12" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E24" s="2" t="s">
-        <v>1142</v>
+        <v>1141</v>
       </c>
       <c r="F24" s="8" t="s">
+        <v>681</v>
+      </c>
+      <c r="G24" s="3" t="s">
         <v>682</v>
       </c>
-      <c r="G24" s="3" t="s">
+      <c r="H24" s="3" t="s">
         <v>683</v>
       </c>
-      <c r="H24" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I24" s="3" t="s">
-        <v>899</v>
+        <v>898</v>
       </c>
       <c r="J24" s="2"/>
       <c r="K24" s="2"/>
       <c r="L24" s="2"/>
       <c r="M24" s="2"/>
       <c r="N24" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O24" s="2"/>
       <c r="P24" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q24" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R24" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U24" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V24" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="W24" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X24" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y24" s="2"/>
       <c r="Z24" s="2"/>
       <c r="AA24" s="2"/>
       <c r="AB24" s="2"/>
       <c r="AC24" s="2"/>
       <c r="AD24" s="2"/>
       <c r="AE24" s="2"/>
     </row>
-    <row r="25" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A25" s="12" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C25" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E25" s="2" t="s">
-        <v>1143</v>
+        <v>1142</v>
       </c>
       <c r="F25" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="G25" s="2" t="s">
         <v>685</v>
       </c>
-      <c r="G25" s="2" t="s">
+      <c r="H25" s="2" t="s">
         <v>686</v>
       </c>
-      <c r="H25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I25" s="2" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="J25" s="2"/>
       <c r="K25" s="2"/>
       <c r="L25" s="2"/>
       <c r="M25" s="2"/>
       <c r="N25" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O25" s="2"/>
       <c r="P25" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q25" s="2"/>
       <c r="R25" s="2"/>
       <c r="U25" s="2"/>
       <c r="V25" s="2"/>
       <c r="W25" s="2"/>
       <c r="X25" s="2"/>
       <c r="Y25" s="2"/>
       <c r="Z25" s="2"/>
       <c r="AA25" s="2"/>
       <c r="AB25" s="2"/>
       <c r="AC25" s="2"/>
       <c r="AD25" s="2"/>
       <c r="AE25" s="2"/>
     </row>
-    <row r="26" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A26" s="12" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C26" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E26" s="2" t="s">
-        <v>1144</v>
+        <v>1143</v>
       </c>
       <c r="F26" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="G26" s="2" t="s">
         <v>688</v>
       </c>
-      <c r="G26" s="2" t="s">
+      <c r="H26" s="2" t="s">
         <v>689</v>
       </c>
-      <c r="H26" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I26" s="2" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O26" s="2"/>
       <c r="P26" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="U26" s="2"/>
       <c r="V26" s="2"/>
       <c r="W26" s="2"/>
       <c r="X26" s="2"/>
       <c r="Y26" s="2"/>
       <c r="Z26" s="2"/>
       <c r="AA26" s="2"/>
       <c r="AB26" s="2"/>
       <c r="AC26" s="2"/>
       <c r="AD26" s="2"/>
       <c r="AE26" s="2"/>
     </row>
-    <row r="27" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A27" s="12" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>1145</v>
+        <v>1144</v>
       </c>
       <c r="F27" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="G27" s="2" t="s">
         <v>691</v>
       </c>
-      <c r="G27" s="2" t="s">
+      <c r="H27" s="2" t="s">
         <v>692</v>
       </c>
-      <c r="H27" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I27" s="2" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O27" s="2"/>
       <c r="P27" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="2"/>
       <c r="Z27" s="2"/>
       <c r="AA27" s="2"/>
       <c r="AB27" s="2"/>
       <c r="AC27" s="2"/>
       <c r="AD27" s="2"/>
       <c r="AE27" s="2"/>
     </row>
-    <row r="28" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A28" s="12" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>1146</v>
+        <v>1145</v>
       </c>
       <c r="F28" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="G28" s="2" t="s">
         <v>694</v>
       </c>
-      <c r="G28" s="2" t="s">
+      <c r="H28" s="2" t="s">
         <v>695</v>
       </c>
-      <c r="H28" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I28" s="2" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="J28" s="2"/>
       <c r="K28" s="2"/>
       <c r="L28" s="2"/>
       <c r="M28" s="2"/>
       <c r="N28" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O28" s="2"/>
       <c r="P28" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="U28" s="2"/>
       <c r="V28" s="2"/>
       <c r="W28" s="2"/>
       <c r="X28" s="2"/>
       <c r="Y28" s="2"/>
       <c r="Z28" s="2"/>
       <c r="AA28" s="2"/>
       <c r="AB28" s="2"/>
       <c r="AC28" s="2"/>
       <c r="AD28" s="2"/>
       <c r="AE28" s="2"/>
     </row>
-    <row r="29" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A29" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F29" s="8" t="s">
+        <v>429</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>430</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>431</v>
+      </c>
+      <c r="I29" s="3" t="s">
+        <v>903</v>
+      </c>
+      <c r="J29" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K29" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="L29" s="2" t="s">
         <v>620</v>
       </c>
-      <c r="L29" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M29" s="14" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="N29" s="2" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="O29" s="2"/>
       <c r="P29" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q29" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R29" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U29" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V29" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W29" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X29" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y29" s="2"/>
       <c r="Z29" s="2"/>
       <c r="AA29" s="2"/>
       <c r="AB29" s="2"/>
       <c r="AC29" s="2"/>
       <c r="AD29" s="2"/>
       <c r="AE29" s="2"/>
     </row>
-    <row r="30" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A30" s="4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
       <c r="F30" s="8" t="s">
+        <v>432</v>
+      </c>
+      <c r="G30" s="3" t="s">
         <v>433</v>
       </c>
-      <c r="G30" s="3" t="s">
+      <c r="H30" s="3" t="s">
         <v>434</v>
       </c>
-      <c r="H30" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I30" s="3" t="s">
-        <v>905</v>
+        <v>904</v>
       </c>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O30" s="2"/>
       <c r="P30" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q30" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R30" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S30" s="3">
         <v>1</v>
       </c>
       <c r="T30" s="3">
         <v>7</v>
       </c>
       <c r="U30" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V30" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="W30" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X30" s="2" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="Y30" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="Z30" s="2" t="s">
         <v>848</v>
       </c>
-      <c r="Z30" s="2" t="s">
+      <c r="AA30" s="2" t="s">
         <v>849</v>
       </c>
-      <c r="AA30" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB30" s="14" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
       <c r="AC30" s="2"/>
       <c r="AD30" s="2"/>
       <c r="AE30" s="2"/>
     </row>
-    <row r="31" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A31" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="F31" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>436</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>437</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>907</v>
+      </c>
+      <c r="J31" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="B31" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K31" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="L31" s="2" t="s">
         <v>622</v>
       </c>
-      <c r="L31" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M31" s="14" t="s">
-        <v>1180</v>
+        <v>1179</v>
       </c>
       <c r="N31" s="2" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="O31" s="2"/>
       <c r="P31" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q31" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R31" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U31" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V31" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W31" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X31" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y31" s="2"/>
       <c r="Z31" s="2"/>
       <c r="AA31" s="2"/>
       <c r="AB31" s="2"/>
       <c r="AC31" s="2"/>
       <c r="AD31" s="2"/>
       <c r="AE31" s="2"/>
     </row>
-    <row r="32" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A32" s="4" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="F32" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="G32" s="3" t="s">
         <v>439</v>
       </c>
-      <c r="G32" s="3" t="s">
+      <c r="H32" s="3" t="s">
         <v>440</v>
       </c>
-      <c r="H32" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I32" s="3" t="s">
-        <v>906</v>
+        <v>905</v>
       </c>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O32" s="2"/>
       <c r="P32" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q32" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R32" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S32" s="3">
         <v>1</v>
       </c>
       <c r="T32" s="3">
         <v>7</v>
       </c>
       <c r="U32" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V32" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="W32" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X32" s="2" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="Y32" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="Z32" s="2" t="s">
         <v>848</v>
       </c>
-      <c r="Z32" s="2" t="s">
+      <c r="AA32" s="2" t="s">
         <v>849</v>
       </c>
-      <c r="AA32" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB32" s="14" t="s">
-        <v>1199</v>
+        <v>1198</v>
       </c>
       <c r="AC32" s="2"/>
       <c r="AD32" s="2"/>
       <c r="AE32" s="2"/>
     </row>
-    <row r="33" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A33" s="4" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E33" s="2" t="s">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="F33" s="8" t="s">
+        <v>441</v>
+      </c>
+      <c r="G33" s="3" t="s">
         <v>442</v>
       </c>
-      <c r="G33" s="3" t="s">
+      <c r="H33" s="3" t="s">
         <v>443</v>
       </c>
-      <c r="H33" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I33" s="3" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="J33" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="K33" s="2" t="s">
         <v>624</v>
       </c>
-      <c r="K33" s="2" t="s">
+      <c r="L33" s="2" t="s">
         <v>625</v>
       </c>
-      <c r="L33" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M33" s="14" t="s">
-        <v>1181</v>
+        <v>1180</v>
       </c>
       <c r="N33" s="2" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="O33" s="2"/>
       <c r="P33" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q33" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R33" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U33" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V33" s="2" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="W33" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X33" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y33" s="2"/>
       <c r="Z33" s="2"/>
       <c r="AA33" s="2"/>
       <c r="AB33" s="2"/>
       <c r="AC33" s="2"/>
       <c r="AD33" s="2"/>
       <c r="AE33" s="2"/>
     </row>
-    <row r="34" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A34" s="4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B34" s="2" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C34" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E34" s="2" t="s">
-        <v>1013</v>
+        <v>1012</v>
       </c>
       <c r="F34" s="8" t="s">
+        <v>444</v>
+      </c>
+      <c r="G34" s="3" t="s">
         <v>445</v>
       </c>
-      <c r="G34" s="3" t="s">
+      <c r="H34" s="3" t="s">
         <v>446</v>
       </c>
-      <c r="H34" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I34" s="3" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="J34" s="2"/>
       <c r="K34" s="2"/>
       <c r="L34" s="2"/>
       <c r="M34" s="2"/>
       <c r="N34" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O34" s="2"/>
       <c r="P34" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q34" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R34" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="U34" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V34" s="2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="W34" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X34" s="2" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="Y34" s="2"/>
       <c r="Z34" s="2"/>
       <c r="AA34" s="2"/>
       <c r="AB34" s="2"/>
       <c r="AC34" s="2"/>
       <c r="AD34" s="2"/>
       <c r="AE34" s="2"/>
     </row>
-    <row r="35" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A35" s="4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E35" s="2" t="s">
-        <v>1014</v>
+        <v>1013</v>
       </c>
       <c r="F35" s="8" t="s">
+        <v>447</v>
+      </c>
+      <c r="G35" s="3" t="s">
         <v>448</v>
       </c>
-      <c r="G35" s="3" t="s">
+      <c r="H35" s="3" t="s">
         <v>449</v>
       </c>
-      <c r="H35" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I35" s="3" t="s">
-        <v>910</v>
+        <v>909</v>
       </c>
       <c r="J35" s="2"/>
       <c r="K35" s="2"/>
       <c r="L35" s="2"/>
       <c r="M35" s="2"/>
       <c r="N35" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O35" s="2"/>
       <c r="P35" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q35" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R35" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S35" s="3">
         <v>1</v>
       </c>
       <c r="T35" s="3">
         <v>120</v>
       </c>
       <c r="U35" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V35" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="W35" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X35" s="2" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="Y35" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="Z35" s="2" t="s">
         <v>851</v>
       </c>
-      <c r="Z35" s="2" t="s">
+      <c r="AA35" s="2" t="s">
         <v>852</v>
       </c>
-      <c r="AA35" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB35" s="14" t="s">
-        <v>1200</v>
+        <v>1199</v>
       </c>
       <c r="AC35" s="2"/>
       <c r="AD35" s="2"/>
       <c r="AE35" s="2"/>
     </row>
-    <row r="36" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A36" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>1014</v>
+      </c>
+      <c r="F36" s="8" t="s">
+        <v>450</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>451</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="J36" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="B36" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K36" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="L36" s="2" t="s">
         <v>627</v>
       </c>
-      <c r="L36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M36" s="14" t="s">
-        <v>1182</v>
+        <v>1181</v>
       </c>
       <c r="N36" s="2" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="O36" s="2"/>
       <c r="P36" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q36" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R36" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U36" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V36" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W36" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X36" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y36" s="2"/>
       <c r="Z36" s="2"/>
       <c r="AA36" s="2"/>
       <c r="AB36" s="2"/>
       <c r="AC36" s="2"/>
       <c r="AD36" s="2"/>
       <c r="AE36" s="2"/>
     </row>
-    <row r="37" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A37" s="4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>1016</v>
+        <v>1015</v>
       </c>
       <c r="F37" s="8" t="s">
+        <v>453</v>
+      </c>
+      <c r="G37" s="3" t="s">
         <v>454</v>
       </c>
-      <c r="G37" s="3" t="s">
+      <c r="H37" s="3" t="s">
         <v>455</v>
       </c>
-      <c r="H37" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I37" s="3" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="J37" s="2"/>
       <c r="K37" s="2"/>
       <c r="L37" s="2"/>
       <c r="M37" s="2"/>
       <c r="N37" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O37" s="2"/>
       <c r="P37" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q37" s="2" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="R37" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S37" s="3">
         <v>1</v>
       </c>
       <c r="T37" s="3">
         <v>24</v>
       </c>
       <c r="U37" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V37" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="W37" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X37" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="Y37" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="Z37" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="AA37" s="2" t="s">
+        <v>855</v>
+      </c>
+      <c r="AB37" s="14" t="s">
+        <v>1200</v>
+      </c>
+      <c r="AC37" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="AD37" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="AE37" s="2" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31" x14ac:dyDescent="0.3">
+      <c r="A38" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="W37" s="2" t="s">
-[...28 lines deleted...]
-      <c r="A38" s="4" t="s">
+      <c r="B38" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F38" s="8" t="s">
+        <v>456</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>457</v>
+      </c>
+      <c r="H38" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="I38" s="3" t="s">
+        <v>912</v>
+      </c>
+      <c r="J38" s="2" t="s">
         <v>49</v>
       </c>
-      <c r="B38" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K38" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="L38" s="2" t="s">
         <v>629</v>
       </c>
-      <c r="L38" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M38" s="14" t="s">
-        <v>1183</v>
+        <v>1182</v>
       </c>
       <c r="N38" s="2" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="O38" s="2"/>
       <c r="P38" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q38" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R38" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U38" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V38" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W38" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X38" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y38" s="2"/>
       <c r="Z38" s="2"/>
       <c r="AA38" s="2"/>
       <c r="AB38" s="2"/>
       <c r="AC38" s="2"/>
       <c r="AD38" s="2"/>
       <c r="AE38" s="2"/>
     </row>
-    <row r="39" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A39" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>1017</v>
+      </c>
+      <c r="F39" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>460</v>
+      </c>
+      <c r="H39" s="3" t="s">
+        <v>461</v>
+      </c>
+      <c r="I39" s="3" t="s">
+        <v>913</v>
+      </c>
+      <c r="J39" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B39" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K39" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="L39" s="2" t="s">
         <v>631</v>
       </c>
-      <c r="L39" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M39" s="14" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="N39" s="2" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="O39" s="2"/>
       <c r="P39" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q39" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R39" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U39" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V39" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W39" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X39" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y39" s="2"/>
       <c r="Z39" s="2"/>
       <c r="AA39" s="2"/>
       <c r="AB39" s="2"/>
       <c r="AC39" s="2"/>
       <c r="AD39" s="2"/>
       <c r="AE39" s="2"/>
     </row>
-    <row r="40" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A40" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F40" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>464</v>
+      </c>
+      <c r="I40" s="3" t="s">
+        <v>914</v>
+      </c>
+      <c r="J40" s="2" t="s">
         <v>53</v>
       </c>
-      <c r="B40" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K40" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="L40" s="2" t="s">
         <v>633</v>
       </c>
-      <c r="L40" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M40" s="14" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="N40" s="2" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="O40" s="2"/>
       <c r="P40" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q40" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R40" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U40" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V40" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W40" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X40" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y40" s="2"/>
       <c r="Z40" s="2"/>
       <c r="AA40" s="2"/>
       <c r="AB40" s="2"/>
       <c r="AC40" s="2"/>
       <c r="AD40" s="2"/>
       <c r="AE40" s="2"/>
     </row>
-    <row r="41" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A41" s="4" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>1020</v>
+        <v>1019</v>
       </c>
       <c r="F41" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="G41" s="3" t="s">
         <v>466</v>
       </c>
-      <c r="G41" s="3" t="s">
+      <c r="H41" s="3" t="s">
         <v>467</v>
       </c>
-      <c r="H41" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I41" s="3" t="s">
-        <v>916</v>
+        <v>915</v>
       </c>
       <c r="J41" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K41" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="L41" s="2" t="s">
         <v>631</v>
       </c>
-      <c r="L41" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M41" s="14" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="N41" s="2" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="O41" s="2"/>
       <c r="P41" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q41" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R41" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U41" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V41" s="2" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="W41" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X41" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y41" s="2"/>
       <c r="Z41" s="2"/>
       <c r="AA41" s="2"/>
       <c r="AB41" s="2"/>
       <c r="AC41" s="2"/>
       <c r="AD41" s="2"/>
       <c r="AE41" s="2"/>
     </row>
-    <row r="42" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A42" s="4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="F42" s="8" t="s">
+        <v>468</v>
+      </c>
+      <c r="G42" s="3" t="s">
         <v>469</v>
       </c>
-      <c r="G42" s="3" t="s">
+      <c r="H42" s="3" t="s">
         <v>470</v>
       </c>
-      <c r="H42" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I42" s="3" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="J42" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="K42" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="L42" s="2" t="s">
         <v>633</v>
       </c>
-      <c r="L42" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M42" s="14" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="N42" s="2" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="O42" s="2"/>
       <c r="P42" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q42" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R42" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U42" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V42" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W42" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X42" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y42" s="2"/>
       <c r="Z42" s="2"/>
       <c r="AA42" s="2"/>
       <c r="AB42" s="2"/>
       <c r="AC42" s="2"/>
       <c r="AD42" s="2"/>
       <c r="AE42" s="2"/>
     </row>
-    <row r="43" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A43" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F43" s="8" t="s">
+        <v>471</v>
+      </c>
+      <c r="G43" s="3" t="s">
+        <v>472</v>
+      </c>
+      <c r="H43" s="3" t="s">
+        <v>473</v>
+      </c>
+      <c r="I43" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="J43" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B43" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K43" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="L43" s="2" t="s">
         <v>635</v>
       </c>
-      <c r="L43" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M43" s="14" t="s">
-        <v>1186</v>
+        <v>1185</v>
       </c>
       <c r="N43" s="2" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="O43" s="2"/>
       <c r="P43" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q43" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R43" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U43" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V43" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="W43" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X43" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y43" s="2"/>
       <c r="Z43" s="2"/>
       <c r="AA43" s="2"/>
       <c r="AB43" s="2"/>
       <c r="AC43" s="2"/>
       <c r="AD43" s="2"/>
       <c r="AE43" s="2"/>
     </row>
-    <row r="44" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A44" s="4" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="F44" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="G44" s="3" t="s">
         <v>475</v>
       </c>
-      <c r="G44" s="3" t="s">
+      <c r="H44" s="3" t="s">
         <v>476</v>
       </c>
-      <c r="H44" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I44" s="3" t="s">
-        <v>919</v>
+        <v>918</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K44" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="L44" s="2" t="s">
         <v>631</v>
       </c>
-      <c r="L44" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M44" s="14" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="N44" s="2" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="O44" s="2"/>
       <c r="P44" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q44" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R44" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U44" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V44" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="W44" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X44" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y44" s="2"/>
       <c r="Z44" s="2"/>
       <c r="AA44" s="2"/>
       <c r="AB44" s="2"/>
       <c r="AC44" s="2"/>
       <c r="AD44" s="2"/>
       <c r="AE44" s="2"/>
     </row>
-    <row r="45" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A45" s="4" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>1023</v>
+        <v>1022</v>
       </c>
       <c r="F45" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="G45" s="3" t="s">
         <v>478</v>
       </c>
-      <c r="G45" s="3" t="s">
+      <c r="H45" s="3" t="s">
         <v>479</v>
       </c>
-      <c r="H45" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I45" s="3" t="s">
-        <v>920</v>
+        <v>919</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="K45" s="2" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="M45" s="14" t="s">
-        <v>1185</v>
+        <v>1184</v>
       </c>
       <c r="N45" s="2" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="O45" s="2"/>
       <c r="P45" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q45" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R45" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U45" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V45" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W45" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X45" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y45" s="2"/>
       <c r="Z45" s="2"/>
       <c r="AA45" s="2"/>
       <c r="AB45" s="2"/>
       <c r="AC45" s="2"/>
       <c r="AD45" s="2"/>
       <c r="AE45" s="2"/>
     </row>
-    <row r="46" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A46" s="4" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>1024</v>
+        <v>1023</v>
       </c>
       <c r="F46" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="G46" s="3" t="s">
         <v>481</v>
       </c>
-      <c r="G46" s="3" t="s">
+      <c r="H46" s="3" t="s">
         <v>482</v>
       </c>
-      <c r="H46" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I46" s="3" t="s">
-        <v>921</v>
+        <v>920</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K46" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="L46" s="2" t="s">
         <v>631</v>
       </c>
-      <c r="L46" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M46" s="14" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="N46" s="2" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="O46" s="2"/>
       <c r="P46" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q46" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R46" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U46" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V46" s="2" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="W46" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X46" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y46" s="2"/>
       <c r="Z46" s="2"/>
       <c r="AA46" s="2"/>
       <c r="AB46" s="2"/>
       <c r="AC46" s="2"/>
       <c r="AD46" s="2"/>
       <c r="AE46" s="2"/>
     </row>
-    <row r="47" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A47" s="4" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E47" s="2" t="s">
-        <v>1025</v>
+        <v>1024</v>
       </c>
       <c r="F47" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="G47" s="3" t="s">
         <v>484</v>
       </c>
-      <c r="G47" s="3" t="s">
+      <c r="H47" s="3" t="s">
         <v>485</v>
       </c>
-      <c r="H47" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I47" s="3" t="s">
-        <v>922</v>
+        <v>921</v>
       </c>
       <c r="J47" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K47" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="L47" s="2" t="s">
         <v>631</v>
       </c>
-      <c r="L47" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M47" s="14" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="N47" s="2" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="O47" s="2"/>
       <c r="P47" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q47" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R47" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U47" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V47" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W47" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X47" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y47" s="2"/>
       <c r="Z47" s="2"/>
       <c r="AA47" s="2"/>
       <c r="AB47" s="2"/>
       <c r="AC47" s="2"/>
       <c r="AD47" s="2"/>
       <c r="AE47" s="2"/>
     </row>
-    <row r="48" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A48" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F48" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="G48" s="3" t="s">
+        <v>487</v>
+      </c>
+      <c r="H48" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="I48" s="3" t="s">
+        <v>922</v>
+      </c>
+      <c r="J48" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="B48" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K48" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="L48" s="2" t="s">
         <v>638</v>
       </c>
-      <c r="L48" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M48" s="14" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="N48" s="2" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="O48" s="2"/>
       <c r="P48" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q48" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R48" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U48" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V48" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W48" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X48" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y48" s="2"/>
       <c r="Z48" s="2"/>
       <c r="AA48" s="2"/>
       <c r="AB48" s="2"/>
       <c r="AC48" s="2"/>
       <c r="AD48" s="2"/>
       <c r="AE48" s="2"/>
     </row>
-    <row r="49" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A49" s="4" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>1027</v>
+        <v>1026</v>
       </c>
       <c r="F49" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="G49" s="3" t="s">
         <v>490</v>
       </c>
-      <c r="G49" s="3" t="s">
+      <c r="H49" s="3" t="s">
         <v>491</v>
       </c>
-      <c r="H49" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I49" s="3" t="s">
-        <v>924</v>
+        <v>923</v>
       </c>
       <c r="J49" s="2" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="M49" s="14" t="s">
-        <v>1187</v>
+        <v>1186</v>
       </c>
       <c r="N49" s="2" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="O49" s="2"/>
       <c r="P49" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q49" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R49" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U49" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V49" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W49" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X49" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y49" s="2"/>
       <c r="Z49" s="2"/>
       <c r="AA49" s="2"/>
       <c r="AB49" s="2"/>
       <c r="AC49" s="2"/>
       <c r="AD49" s="2"/>
       <c r="AE49" s="2"/>
     </row>
-    <row r="50" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A50" s="13" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F50" s="8" t="s">
+        <v>492</v>
+      </c>
+      <c r="G50" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="G50" s="3" t="s">
+      <c r="H50" s="3" t="s">
         <v>494</v>
       </c>
-      <c r="H50" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I50" s="3" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="J50" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="K50" s="2" t="s">
         <v>642</v>
       </c>
-      <c r="K50" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L50" s="2" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="M50" s="14" t="s">
-        <v>1188</v>
+        <v>1187</v>
       </c>
       <c r="N50" s="2" t="s">
-        <v>835</v>
+        <v>834</v>
       </c>
       <c r="O50" s="2"/>
       <c r="P50" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q50" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R50" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U50" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V50" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="W50" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X50" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y50" s="2"/>
       <c r="Z50" s="2"/>
       <c r="AA50" s="2"/>
       <c r="AB50" s="2"/>
       <c r="AC50" s="2"/>
       <c r="AD50" s="2"/>
       <c r="AE50" s="2"/>
     </row>
-    <row r="51" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A51" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E51" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="B51" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F51" s="8" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>926</v>
+        <v>925</v>
       </c>
       <c r="J51" s="2"/>
       <c r="K51" s="2"/>
       <c r="L51" s="2"/>
       <c r="M51" s="2"/>
       <c r="N51" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O51" s="2"/>
       <c r="P51" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q51" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R51" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U51" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V51" s="2" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="W51" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X51" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y51" s="2"/>
       <c r="Z51" s="2"/>
       <c r="AA51" s="2"/>
       <c r="AB51" s="2"/>
       <c r="AC51" s="2"/>
       <c r="AD51" s="2"/>
       <c r="AE51" s="2"/>
     </row>
-    <row r="52" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A52" s="12" t="s">
+        <v>218</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E52" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="B52" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F52" s="2" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>927</v>
+        <v>926</v>
       </c>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O52" s="2"/>
       <c r="P52" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q52" s="2"/>
       <c r="R52" s="2"/>
       <c r="U52" s="2"/>
       <c r="V52" s="2"/>
       <c r="W52" s="2"/>
       <c r="X52" s="2"/>
       <c r="Y52" s="2"/>
       <c r="Z52" s="2"/>
       <c r="AA52" s="2"/>
       <c r="AB52" s="2"/>
       <c r="AC52" s="2"/>
       <c r="AD52" s="2"/>
       <c r="AE52" s="2"/>
     </row>
-    <row r="53" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A53" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E53" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="B53" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F53" s="2" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="I53" s="3" t="s">
-        <v>928</v>
+        <v>927</v>
       </c>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O53" s="2"/>
       <c r="P53" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
       <c r="Z53" s="2"/>
       <c r="AA53" s="2"/>
       <c r="AB53" s="2"/>
       <c r="AC53" s="2"/>
       <c r="AD53" s="2"/>
       <c r="AE53" s="2"/>
     </row>
-    <row r="54" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A54" s="12" t="s">
+        <v>222</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E54" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="B54" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F54" s="2" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="I54" s="3" t="s">
-        <v>929</v>
+        <v>928</v>
       </c>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O54" s="2"/>
       <c r="P54" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
       <c r="Z54" s="2"/>
       <c r="AA54" s="2"/>
       <c r="AB54" s="2"/>
       <c r="AC54" s="2"/>
       <c r="AD54" s="2"/>
       <c r="AE54" s="2"/>
     </row>
-    <row r="55" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A55" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E55" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="B55" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F55" s="2" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="G55" s="2" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="I55" s="3" t="s">
-        <v>930</v>
+        <v>929</v>
       </c>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2"/>
       <c r="M55" s="2"/>
       <c r="N55" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O55" s="2"/>
       <c r="P55" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q55" s="2"/>
       <c r="R55" s="2"/>
       <c r="U55" s="2"/>
       <c r="V55" s="2"/>
       <c r="W55" s="2"/>
       <c r="X55" s="2"/>
       <c r="Y55" s="2"/>
       <c r="Z55" s="2"/>
       <c r="AA55" s="2"/>
       <c r="AB55" s="2"/>
       <c r="AC55" s="2"/>
       <c r="AD55" s="2"/>
       <c r="AE55" s="2"/>
     </row>
-    <row r="56" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A56" s="12" t="s">
+        <v>226</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E56" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="B56" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F56" s="2" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="I56" s="3" t="s">
-        <v>931</v>
+        <v>930</v>
       </c>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
       <c r="M56" s="2"/>
       <c r="N56" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O56" s="2"/>
       <c r="P56" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q56" s="2"/>
       <c r="R56" s="2"/>
       <c r="U56" s="2"/>
       <c r="V56" s="2"/>
       <c r="W56" s="2"/>
       <c r="X56" s="2"/>
       <c r="Y56" s="2"/>
       <c r="Z56" s="2"/>
       <c r="AA56" s="2"/>
       <c r="AB56" s="2"/>
       <c r="AC56" s="2"/>
       <c r="AD56" s="2"/>
       <c r="AE56" s="2"/>
     </row>
-    <row r="57" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A57" s="12" t="s">
+        <v>228</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E57" s="2" t="s">
         <v>229</v>
       </c>
-      <c r="B57" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F57" s="2" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G57" s="2" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>932</v>
+        <v>931</v>
       </c>
       <c r="J57" s="2"/>
       <c r="K57" s="2"/>
       <c r="L57" s="2"/>
       <c r="M57" s="2"/>
       <c r="N57" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O57" s="2"/>
       <c r="P57" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q57" s="2"/>
       <c r="R57" s="2"/>
       <c r="U57" s="2"/>
       <c r="V57" s="2"/>
       <c r="W57" s="2"/>
       <c r="X57" s="2"/>
       <c r="Y57" s="2"/>
       <c r="Z57" s="2"/>
       <c r="AA57" s="2"/>
       <c r="AB57" s="2"/>
       <c r="AC57" s="2"/>
       <c r="AD57" s="2"/>
       <c r="AE57" s="2"/>
     </row>
-    <row r="58" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A58" s="12" t="s">
+        <v>230</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E58" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="B58" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F58" s="2" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="H58" s="2" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="I58" s="3" t="s">
-        <v>933</v>
+        <v>932</v>
       </c>
       <c r="J58" s="2"/>
       <c r="K58" s="2"/>
       <c r="L58" s="2"/>
       <c r="M58" s="2"/>
       <c r="N58" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O58" s="2"/>
       <c r="P58" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q58" s="2"/>
       <c r="R58" s="2"/>
       <c r="U58" s="2"/>
       <c r="V58" s="2"/>
       <c r="W58" s="2"/>
       <c r="X58" s="2"/>
       <c r="Y58" s="2"/>
       <c r="Z58" s="2"/>
       <c r="AA58" s="2"/>
       <c r="AB58" s="2"/>
       <c r="AC58" s="2"/>
       <c r="AD58" s="2"/>
       <c r="AE58" s="2"/>
     </row>
-    <row r="59" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A59" s="12" t="s">
+        <v>232</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E59" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="B59" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F59" s="2" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="I59" s="3" t="s">
-        <v>934</v>
+        <v>933</v>
       </c>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2"/>
       <c r="M59" s="2"/>
       <c r="N59" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O59" s="2"/>
       <c r="P59" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q59" s="2"/>
       <c r="R59" s="2"/>
       <c r="U59" s="2"/>
       <c r="V59" s="2"/>
       <c r="W59" s="2"/>
       <c r="X59" s="2"/>
       <c r="Y59" s="2"/>
       <c r="Z59" s="2"/>
       <c r="AA59" s="2"/>
       <c r="AB59" s="2"/>
       <c r="AC59" s="2"/>
       <c r="AD59" s="2"/>
       <c r="AE59" s="2"/>
     </row>
-    <row r="60" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A60" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C60" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="B60" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60" s="2" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="F60" s="8" t="s">
+        <v>498</v>
+      </c>
+      <c r="G60" s="3" t="s">
         <v>499</v>
       </c>
-      <c r="G60" s="3" t="s">
+      <c r="H60" s="3" t="s">
         <v>500</v>
       </c>
-      <c r="H60" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I60" s="3" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="J60" s="2"/>
       <c r="K60" s="2"/>
       <c r="L60" s="2"/>
       <c r="M60" s="2"/>
       <c r="N60" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O60" s="2"/>
       <c r="P60" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q60" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R60" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U60" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V60" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W60" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X60" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X60" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y60" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="Z60" s="2" t="s">
         <v>499</v>
       </c>
-      <c r="Z60" s="2" t="s">
+      <c r="AA60" s="2" t="s">
         <v>500</v>
       </c>
-      <c r="AA60" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB60" s="14" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="AC60" s="2"/>
       <c r="AD60" s="2"/>
       <c r="AE60" s="2"/>
     </row>
-    <row r="61" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A61" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F61" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>502</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="J61" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="B61" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K61" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="L61" s="2" t="s">
         <v>644</v>
       </c>
-      <c r="L61" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M61" s="14" t="s">
-        <v>1189</v>
+        <v>1188</v>
       </c>
       <c r="N61" s="2" t="s">
-        <v>836</v>
+        <v>835</v>
       </c>
       <c r="O61" s="2"/>
       <c r="P61" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q61" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R61" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U61" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V61" s="2" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="W61" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X61" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X61" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y61" s="2" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="Z61" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="AA61" s="2" t="s">
         <v>503</v>
       </c>
-      <c r="AA61" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB61" s="14" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="AC61" s="2"/>
       <c r="AD61" s="2"/>
       <c r="AE61" s="2"/>
     </row>
-    <row r="62" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A62" s="12" t="s">
+        <v>236</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E62" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="B62" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F62" s="8" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="J62" s="2"/>
       <c r="K62" s="2"/>
       <c r="L62" s="2"/>
       <c r="M62" s="2"/>
       <c r="N62" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O62" s="2"/>
       <c r="P62" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q62" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R62" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U62" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V62" s="2" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="W62" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X62" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X62" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y62" s="2" t="s">
-        <v>859</v>
+        <v>858</v>
       </c>
       <c r="Z62" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="AA62" s="2" t="s">
         <v>503</v>
       </c>
-      <c r="AA62" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB62" s="14" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="AC62" s="2"/>
       <c r="AD62" s="2"/>
       <c r="AE62" s="2"/>
     </row>
-    <row r="63" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A63" s="12" t="s">
+        <v>238</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E63" s="2" t="s">
         <v>239</v>
       </c>
-      <c r="B63" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F63" s="2" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="H63" s="2" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="J63" s="2"/>
       <c r="K63" s="2"/>
       <c r="L63" s="2"/>
       <c r="M63" s="2"/>
       <c r="N63" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O63" s="2"/>
       <c r="P63" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q63" s="2"/>
       <c r="R63" s="2"/>
       <c r="U63" s="2"/>
       <c r="V63" s="2"/>
       <c r="W63" s="2"/>
       <c r="X63" s="2"/>
       <c r="Y63" s="2"/>
       <c r="Z63" s="2"/>
       <c r="AA63" s="2"/>
       <c r="AB63" s="2"/>
       <c r="AC63" s="2"/>
       <c r="AD63" s="2"/>
       <c r="AE63" s="2"/>
     </row>
-    <row r="64" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A64" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E64" s="2" t="s">
         <v>241</v>
       </c>
-      <c r="B64" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F64" s="2" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="H64" s="2" t="s">
-        <v>752</v>
+        <v>751</v>
       </c>
       <c r="I64" s="3" t="s">
-        <v>940</v>
+        <v>939</v>
       </c>
       <c r="J64" s="2"/>
       <c r="K64" s="2"/>
       <c r="L64" s="2"/>
       <c r="M64" s="2"/>
       <c r="N64" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O64" s="2"/>
       <c r="P64" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q64" s="2"/>
       <c r="R64" s="2"/>
       <c r="U64" s="2"/>
       <c r="V64" s="2"/>
       <c r="W64" s="2"/>
       <c r="X64" s="2"/>
       <c r="Y64" s="2"/>
       <c r="Z64" s="2"/>
       <c r="AA64" s="2"/>
       <c r="AB64" s="2"/>
       <c r="AC64" s="2"/>
       <c r="AD64" s="2"/>
       <c r="AE64" s="2"/>
     </row>
-    <row r="65" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A65" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E65" s="2" t="s">
         <v>243</v>
       </c>
-      <c r="B65" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F65" s="2" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="G65" s="2" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="H65" s="2" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>941</v>
+        <v>940</v>
       </c>
       <c r="J65" s="2"/>
       <c r="K65" s="2"/>
       <c r="L65" s="2"/>
       <c r="M65" s="2"/>
       <c r="N65" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O65" s="2"/>
       <c r="P65" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q65" s="2"/>
       <c r="R65" s="2"/>
       <c r="U65" s="2"/>
       <c r="V65" s="2"/>
       <c r="W65" s="2"/>
       <c r="X65" s="2"/>
       <c r="Y65" s="2"/>
       <c r="Z65" s="2"/>
       <c r="AA65" s="2"/>
       <c r="AB65" s="2"/>
       <c r="AC65" s="2"/>
       <c r="AD65" s="2"/>
       <c r="AE65" s="2"/>
     </row>
-    <row r="66" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A66" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E66" s="2" t="s">
         <v>245</v>
       </c>
-      <c r="B66" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F66" s="2" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="G66" s="2" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="H66" s="2" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="I66" s="3" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="J66" s="2"/>
       <c r="K66" s="2"/>
       <c r="L66" s="2"/>
       <c r="M66" s="2"/>
       <c r="N66" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O66" s="2"/>
       <c r="P66" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q66" s="2"/>
       <c r="R66" s="2"/>
       <c r="U66" s="2"/>
       <c r="V66" s="2"/>
       <c r="W66" s="2"/>
       <c r="X66" s="2"/>
       <c r="Y66" s="2"/>
       <c r="Z66" s="2"/>
       <c r="AA66" s="2"/>
       <c r="AB66" s="2"/>
       <c r="AC66" s="2"/>
       <c r="AD66" s="2"/>
       <c r="AE66" s="2"/>
     </row>
-    <row r="67" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A67" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E67" s="2" t="s">
         <v>247</v>
       </c>
-      <c r="B67" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F67" s="2" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="I67" s="3" t="s">
-        <v>943</v>
+        <v>942</v>
       </c>
       <c r="J67" s="2"/>
       <c r="K67" s="2"/>
       <c r="L67" s="2"/>
       <c r="M67" s="2"/>
       <c r="N67" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O67" s="2"/>
       <c r="P67" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q67" s="2"/>
       <c r="R67" s="2"/>
       <c r="U67" s="2"/>
       <c r="V67" s="2"/>
       <c r="W67" s="2"/>
       <c r="X67" s="2"/>
       <c r="Y67" s="2"/>
       <c r="Z67" s="2"/>
       <c r="AA67" s="2"/>
       <c r="AB67" s="2"/>
       <c r="AC67" s="2"/>
       <c r="AD67" s="2"/>
       <c r="AE67" s="2"/>
     </row>
-    <row r="68" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A68" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E68" s="2" t="s">
         <v>249</v>
       </c>
-      <c r="B68" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F68" s="2" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="I68" s="3" t="s">
-        <v>944</v>
+        <v>943</v>
       </c>
       <c r="J68" s="2"/>
       <c r="K68" s="2"/>
       <c r="L68" s="2"/>
       <c r="M68" s="2"/>
       <c r="N68" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O68" s="2"/>
       <c r="P68" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q68" s="2"/>
       <c r="R68" s="2"/>
       <c r="U68" s="2"/>
       <c r="V68" s="2"/>
       <c r="W68" s="2"/>
       <c r="X68" s="2"/>
       <c r="Y68" s="2"/>
       <c r="Z68" s="2"/>
       <c r="AA68" s="2"/>
       <c r="AB68" s="2"/>
       <c r="AC68" s="2"/>
       <c r="AD68" s="2"/>
       <c r="AE68" s="2"/>
     </row>
-    <row r="69" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A69" s="12" t="s">
+        <v>250</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E69" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="B69" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F69" s="2" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="I69" s="3" t="s">
-        <v>945</v>
+        <v>944</v>
       </c>
       <c r="J69" s="2"/>
       <c r="K69" s="2"/>
       <c r="L69" s="2"/>
       <c r="M69" s="2"/>
       <c r="N69" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O69" s="2"/>
       <c r="P69" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q69" s="2"/>
       <c r="R69" s="2"/>
       <c r="U69" s="2"/>
       <c r="V69" s="2"/>
       <c r="W69" s="2"/>
       <c r="X69" s="2"/>
       <c r="Y69" s="2"/>
       <c r="Z69" s="2"/>
       <c r="AA69" s="2"/>
       <c r="AB69" s="2"/>
       <c r="AC69" s="2"/>
       <c r="AD69" s="2"/>
       <c r="AE69" s="2"/>
     </row>
-    <row r="70" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A70" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E70" s="2" t="s">
         <v>253</v>
       </c>
-      <c r="B70" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F70" s="2" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="G70" s="2" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="H70" s="2" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="I70" s="3" t="s">
-        <v>946</v>
+        <v>945</v>
       </c>
       <c r="J70" s="2"/>
       <c r="K70" s="2"/>
       <c r="L70" s="2"/>
       <c r="M70" s="2"/>
       <c r="N70" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O70" s="2"/>
       <c r="P70" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q70" s="2"/>
       <c r="R70" s="2"/>
       <c r="U70" s="2"/>
       <c r="V70" s="2"/>
       <c r="W70" s="2"/>
       <c r="X70" s="2"/>
       <c r="Y70" s="2"/>
       <c r="Z70" s="2"/>
       <c r="AA70" s="2"/>
       <c r="AB70" s="2"/>
       <c r="AC70" s="2"/>
       <c r="AD70" s="2"/>
       <c r="AE70" s="2"/>
     </row>
-    <row r="71" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A71" s="12" t="s">
+        <v>254</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E71" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="B71" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F71" s="2" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="H71" s="2" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="I71" s="3" t="s">
-        <v>947</v>
+        <v>946</v>
       </c>
       <c r="J71" s="2"/>
       <c r="K71" s="2"/>
       <c r="L71" s="2"/>
       <c r="M71" s="2"/>
       <c r="N71" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O71" s="2"/>
       <c r="P71" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q71" s="2"/>
       <c r="R71" s="2"/>
       <c r="U71" s="2"/>
       <c r="V71" s="2"/>
       <c r="W71" s="2"/>
       <c r="X71" s="2"/>
       <c r="Y71" s="2"/>
       <c r="Z71" s="2"/>
       <c r="AA71" s="2"/>
       <c r="AB71" s="2"/>
       <c r="AC71" s="2"/>
       <c r="AD71" s="2"/>
       <c r="AE71" s="2"/>
     </row>
-    <row r="72" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A72" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E72" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="B72" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F72" s="2" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="G72" s="2" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="H72" s="2" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="I72" s="3" t="s">
-        <v>948</v>
+        <v>947</v>
       </c>
       <c r="J72" s="2"/>
       <c r="K72" s="2"/>
       <c r="L72" s="2"/>
       <c r="M72" s="2"/>
       <c r="N72" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O72" s="2"/>
       <c r="P72" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q72" s="2"/>
       <c r="R72" s="2"/>
       <c r="U72" s="2"/>
       <c r="V72" s="2"/>
       <c r="W72" s="2"/>
       <c r="X72" s="2"/>
       <c r="Y72" s="2"/>
       <c r="Z72" s="2"/>
       <c r="AA72" s="2"/>
       <c r="AB72" s="2"/>
       <c r="AC72" s="2"/>
       <c r="AD72" s="2"/>
       <c r="AE72" s="2"/>
     </row>
-    <row r="73" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A73" s="12" t="s">
+        <v>258</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E73" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="B73" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F73" s="2" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="H73" s="2" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="I73" s="3" t="s">
-        <v>949</v>
+        <v>948</v>
       </c>
       <c r="J73" s="2"/>
       <c r="K73" s="2"/>
       <c r="L73" s="2"/>
       <c r="M73" s="2"/>
       <c r="N73" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O73" s="2"/>
       <c r="P73" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q73" s="2"/>
       <c r="R73" s="2"/>
       <c r="U73" s="2"/>
       <c r="V73" s="2"/>
       <c r="W73" s="2"/>
       <c r="X73" s="2"/>
       <c r="Y73" s="2"/>
       <c r="Z73" s="2"/>
       <c r="AA73" s="2"/>
       <c r="AB73" s="2"/>
       <c r="AC73" s="2"/>
       <c r="AD73" s="2"/>
       <c r="AE73" s="2"/>
     </row>
-    <row r="74" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A74" s="12" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C74" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="H74" s="2" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="I74" s="3" t="s">
-        <v>950</v>
+        <v>949</v>
       </c>
       <c r="J74" s="2"/>
       <c r="K74" s="2"/>
       <c r="L74" s="2"/>
       <c r="M74" s="2"/>
       <c r="N74" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O74" s="2"/>
       <c r="P74" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q74" s="2"/>
       <c r="R74" s="2"/>
       <c r="U74" s="2"/>
       <c r="V74" s="2"/>
       <c r="W74" s="2"/>
       <c r="X74" s="2"/>
       <c r="Y74" s="2"/>
       <c r="Z74" s="2"/>
       <c r="AA74" s="2"/>
       <c r="AB74" s="2"/>
       <c r="AC74" s="2"/>
       <c r="AD74" s="2"/>
       <c r="AE74" s="2"/>
     </row>
-    <row r="75" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A75" s="4" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>1028</v>
+        <v>1027</v>
       </c>
       <c r="F75" s="8" t="s">
+        <v>504</v>
+      </c>
+      <c r="G75" s="3" t="s">
         <v>505</v>
       </c>
-      <c r="G75" s="3" t="s">
+      <c r="H75" s="3" t="s">
         <v>506</v>
       </c>
-      <c r="H75" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I75" s="3" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="J75" s="2" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="K75" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="L75" s="2" t="s">
         <v>620</v>
       </c>
-      <c r="L75" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M75" s="14" t="s">
-        <v>1179</v>
+        <v>1178</v>
       </c>
       <c r="N75" s="2" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="O75" s="2"/>
       <c r="P75" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q75" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R75" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U75" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V75" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W75" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X75" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X75" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y75" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="Z75" s="2" t="s">
         <v>505</v>
       </c>
-      <c r="Z75" s="2" t="s">
+      <c r="AA75" s="2" t="s">
         <v>506</v>
       </c>
-      <c r="AA75" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB75" s="14" t="s">
-        <v>951</v>
+        <v>950</v>
       </c>
       <c r="AC75" s="2"/>
       <c r="AD75" s="2"/>
       <c r="AE75" s="2"/>
     </row>
-    <row r="76" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A76" s="4" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="F76" s="8" t="s">
+        <v>507</v>
+      </c>
+      <c r="G76" s="3" t="s">
         <v>508</v>
       </c>
-      <c r="G76" s="3" t="s">
+      <c r="H76" s="3" t="s">
         <v>509</v>
       </c>
-      <c r="H76" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I76" s="3" t="s">
-        <v>952</v>
+        <v>951</v>
       </c>
       <c r="J76" s="2"/>
       <c r="K76" s="2"/>
       <c r="L76" s="2"/>
       <c r="M76" s="2"/>
       <c r="N76" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O76" s="2"/>
       <c r="P76" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q76" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R76" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="U76" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V76" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="W76" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X76" s="2" t="s">
         <v>398</v>
       </c>
-      <c r="U76" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="Y76" s="2" t="s">
+        <v>859</v>
+      </c>
+      <c r="Z76" s="2" t="s">
         <v>860</v>
       </c>
-      <c r="Z76" s="2" t="s">
+      <c r="AA76" s="2" t="s">
         <v>861</v>
       </c>
-      <c r="AA76" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB76" s="14" t="s">
-        <v>1202</v>
+        <v>1201</v>
       </c>
       <c r="AC76" s="2"/>
       <c r="AD76" s="2"/>
       <c r="AE76" s="2"/>
     </row>
-    <row r="77" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A77" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F77" s="8" t="s">
+        <v>510</v>
+      </c>
+      <c r="G77" s="3" t="s">
+        <v>511</v>
+      </c>
+      <c r="H77" s="3" t="s">
+        <v>512</v>
+      </c>
+      <c r="I77" s="3" t="s">
+        <v>952</v>
+      </c>
+      <c r="J77" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B77" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K77" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="L77" s="2" t="s">
         <v>646</v>
       </c>
-      <c r="L77" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M77" s="14" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="N77" s="2" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="O77" s="2"/>
       <c r="P77" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q77" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R77" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U77" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V77" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W77" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X77" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y77" s="2"/>
       <c r="Z77" s="2"/>
       <c r="AA77" s="2"/>
       <c r="AB77" s="2"/>
       <c r="AC77" s="2"/>
       <c r="AD77" s="2"/>
       <c r="AE77" s="2"/>
     </row>
-    <row r="78" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A78" s="4" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C78" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>1031</v>
+        <v>1030</v>
       </c>
       <c r="F78" s="8" t="s">
+        <v>513</v>
+      </c>
+      <c r="G78" s="3" t="s">
         <v>514</v>
       </c>
-      <c r="G78" s="3" t="s">
+      <c r="H78" s="3" t="s">
         <v>515</v>
       </c>
-      <c r="H78" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I78" s="3" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="J78" s="2" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="K78" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="L78" s="2" t="s">
         <v>646</v>
       </c>
-      <c r="L78" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M78" s="14" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="N78" s="2" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="O78" s="2"/>
       <c r="P78" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q78" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R78" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U78" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V78" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W78" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X78" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y78" s="2"/>
       <c r="Z78" s="2"/>
       <c r="AA78" s="2"/>
       <c r="AB78" s="2"/>
       <c r="AC78" s="2"/>
       <c r="AD78" s="2"/>
       <c r="AE78" s="2"/>
     </row>
-    <row r="79" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A79" s="4" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>1032</v>
+        <v>1031</v>
       </c>
       <c r="F79" s="8" t="s">
+        <v>516</v>
+      </c>
+      <c r="G79" s="3" t="s">
         <v>517</v>
       </c>
-      <c r="G79" s="3" t="s">
+      <c r="H79" s="3" t="s">
         <v>518</v>
       </c>
-      <c r="H79" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I79" s="3" t="s">
-        <v>1191</v>
+        <v>1190</v>
       </c>
       <c r="J79" s="2" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="K79" s="2" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="L79" s="2" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="M79" s="14" t="s">
-        <v>1190</v>
+        <v>1189</v>
       </c>
       <c r="N79" s="2" t="s">
-        <v>830</v>
+        <v>829</v>
       </c>
       <c r="O79" s="2"/>
       <c r="P79" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q79" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R79" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U79" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V79" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W79" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X79" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X79" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y79" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="Z79" s="2" t="s">
         <v>517</v>
       </c>
-      <c r="Z79" s="2" t="s">
+      <c r="AA79" s="2" t="s">
         <v>518</v>
       </c>
-      <c r="AA79" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB79" s="14" t="s">
-        <v>1191</v>
+        <v>1190</v>
       </c>
       <c r="AC79" s="2"/>
       <c r="AD79" s="2"/>
       <c r="AE79" s="2"/>
     </row>
-    <row r="80" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A80" s="4" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="F80" s="8" t="s">
+        <v>519</v>
+      </c>
+      <c r="G80" s="3" t="s">
         <v>520</v>
       </c>
-      <c r="G80" s="3" t="s">
+      <c r="H80" s="3" t="s">
         <v>521</v>
       </c>
-      <c r="H80" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I80" s="3" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="J80" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="K80" s="2" t="s">
         <v>649</v>
       </c>
-      <c r="K80" s="2" t="s">
+      <c r="L80" s="2" t="s">
         <v>650</v>
       </c>
-      <c r="L80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M80" s="14" t="s">
-        <v>1192</v>
+        <v>1191</v>
       </c>
       <c r="N80" s="2" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
       <c r="O80" s="2"/>
       <c r="P80" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q80" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R80" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U80" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V80" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W80" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X80" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y80" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="Z80" s="2" t="s">
         <v>520</v>
       </c>
-      <c r="Z80" s="2" t="s">
+      <c r="AA80" s="2" t="s">
         <v>521</v>
       </c>
-      <c r="AA80" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB80" s="14" t="s">
-        <v>955</v>
+        <v>954</v>
       </c>
       <c r="AC80" s="2"/>
       <c r="AD80" s="2"/>
       <c r="AE80" s="2"/>
     </row>
-    <row r="81" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A81" s="4" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
       <c r="F81" s="8" t="s">
+        <v>522</v>
+      </c>
+      <c r="G81" s="3" t="s">
         <v>523</v>
       </c>
-      <c r="G81" s="3" t="s">
+      <c r="H81" s="3" t="s">
         <v>524</v>
       </c>
-      <c r="H81" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I81" s="3" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="J81" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="K81" s="2" t="s">
         <v>652</v>
       </c>
-      <c r="K81" s="2" t="s">
+      <c r="L81" s="2" t="s">
         <v>653</v>
       </c>
-      <c r="L81" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M81" s="14" t="s">
-        <v>1193</v>
+        <v>1192</v>
       </c>
       <c r="N81" s="2" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="O81" s="2"/>
       <c r="P81" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q81" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R81" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U81" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V81" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W81" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X81" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X81" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y81" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="Z81" s="2" t="s">
         <v>523</v>
       </c>
-      <c r="Z81" s="2" t="s">
+      <c r="AA81" s="2" t="s">
         <v>524</v>
       </c>
-      <c r="AA81" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB81" s="14" t="s">
-        <v>956</v>
+        <v>955</v>
       </c>
       <c r="AC81" s="2"/>
       <c r="AD81" s="2"/>
       <c r="AE81" s="2"/>
     </row>
-    <row r="82" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A82" s="4" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>1035</v>
+        <v>1034</v>
       </c>
       <c r="F82" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="G82" s="3" t="s">
         <v>526</v>
       </c>
-      <c r="G82" s="3" t="s">
+      <c r="H82" s="3" t="s">
         <v>527</v>
       </c>
-      <c r="H82" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I82" s="3" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="J82" s="2" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="K82" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="L82" s="2" t="s">
         <v>631</v>
       </c>
-      <c r="L82" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M82" s="14" t="s">
-        <v>1184</v>
+        <v>1183</v>
       </c>
       <c r="N82" s="2" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="O82" s="2"/>
       <c r="P82" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q82" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R82" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U82" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V82" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W82" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X82" s="2" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="Y82" s="2"/>
       <c r="Z82" s="2"/>
       <c r="AA82" s="2"/>
       <c r="AB82" s="2"/>
       <c r="AC82" s="2"/>
       <c r="AD82" s="2"/>
       <c r="AE82" s="2"/>
     </row>
-    <row r="83" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A83" s="13" t="s">
+        <v>84</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>529</v>
+      </c>
+      <c r="H83" s="3" t="s">
+        <v>530</v>
+      </c>
+      <c r="I83" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="J83" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="B83" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K83" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="L83" s="2" t="s">
         <v>655</v>
       </c>
-      <c r="L83" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M83" s="14" t="s">
-        <v>1194</v>
+        <v>1193</v>
       </c>
       <c r="N83" s="2" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
       <c r="O83" s="2"/>
       <c r="P83" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q83" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R83" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U83" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V83" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W83" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X83" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X83" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y83" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="Z83" s="2" t="s">
         <v>529</v>
       </c>
-      <c r="Z83" s="2" t="s">
+      <c r="AA83" s="2" t="s">
         <v>530</v>
       </c>
-      <c r="AA83" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB83" s="14" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
       <c r="AC83" s="2"/>
       <c r="AD83" s="2"/>
       <c r="AE83" s="2"/>
     </row>
-    <row r="84" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A84" s="12" t="s">
+        <v>261</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E84" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="B84" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F84" s="8" t="s">
+        <v>958</v>
+      </c>
+      <c r="G84" s="3" t="s">
+        <v>773</v>
+      </c>
+      <c r="H84" s="3" t="s">
+        <v>762</v>
+      </c>
+      <c r="I84" s="3" t="s">
         <v>959</v>
-      </c>
-[...7 lines deleted...]
-        <v>960</v>
       </c>
       <c r="J84" s="2"/>
       <c r="K84" s="2"/>
       <c r="L84" s="2"/>
       <c r="M84" s="2"/>
       <c r="N84" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O84" s="2"/>
       <c r="P84" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q84" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R84" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U84" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V84" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W84" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X84" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X84" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y84" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="Z84" s="2" t="s">
         <v>529</v>
       </c>
-      <c r="Z84" s="2" t="s">
+      <c r="AA84" s="2" t="s">
         <v>530</v>
       </c>
-      <c r="AA84" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB84" s="14" t="s">
-        <v>958</v>
+        <v>957</v>
       </c>
       <c r="AC84" s="2"/>
       <c r="AD84" s="2"/>
       <c r="AE84" s="2"/>
     </row>
-    <row r="85" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A85" s="12" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>962</v>
+        <v>961</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="I85" s="3" t="s">
-        <v>961</v>
+        <v>960</v>
       </c>
       <c r="J85" s="2"/>
       <c r="K85" s="2"/>
       <c r="L85" s="2"/>
       <c r="M85" s="2"/>
       <c r="N85" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O85" s="2"/>
       <c r="P85" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q85" s="2"/>
       <c r="R85" s="2"/>
       <c r="U85" s="2"/>
       <c r="V85" s="2"/>
       <c r="W85" s="2"/>
       <c r="X85" s="2"/>
       <c r="Y85" s="2"/>
       <c r="Z85" s="2"/>
       <c r="AA85" s="2"/>
       <c r="AB85" s="2"/>
       <c r="AC85" s="2"/>
       <c r="AD85" s="2"/>
       <c r="AE85" s="2"/>
     </row>
-    <row r="86" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A86" s="12" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>963</v>
+        <v>962</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="I86" s="3" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
       <c r="J86" s="2"/>
       <c r="K86" s="2"/>
       <c r="L86" s="2"/>
       <c r="M86" s="2"/>
       <c r="N86" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O86" s="2"/>
       <c r="P86" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q86" s="2"/>
       <c r="R86" s="2"/>
       <c r="U86" s="2"/>
       <c r="V86" s="2"/>
       <c r="W86" s="2"/>
       <c r="X86" s="2"/>
       <c r="Y86" s="2"/>
       <c r="Z86" s="2"/>
       <c r="AA86" s="2"/>
       <c r="AB86" s="2"/>
       <c r="AC86" s="2"/>
       <c r="AD86" s="2"/>
       <c r="AE86" s="2"/>
     </row>
-    <row r="87" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A87" s="12" t="s">
+        <v>265</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E87" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="B87" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F87" s="2" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="I87" s="3" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
       <c r="J87" s="2"/>
       <c r="K87" s="2"/>
       <c r="L87" s="2"/>
       <c r="M87" s="2"/>
       <c r="N87" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O87" s="2"/>
       <c r="P87" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q87" s="2"/>
       <c r="R87" s="2"/>
       <c r="U87" s="2"/>
       <c r="V87" s="2"/>
       <c r="W87" s="2"/>
       <c r="X87" s="2"/>
       <c r="Y87" s="2"/>
       <c r="Z87" s="2"/>
       <c r="AA87" s="2"/>
       <c r="AB87" s="2"/>
       <c r="AC87" s="2"/>
       <c r="AD87" s="2"/>
       <c r="AE87" s="2"/>
     </row>
-    <row r="88" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A88" s="12" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>1147</v>
+        <v>1146</v>
       </c>
       <c r="F88" s="2" t="s">
-        <v>965</v>
+        <v>964</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="I88" s="3" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="J88" s="2"/>
       <c r="K88" s="2"/>
       <c r="L88" s="2"/>
       <c r="M88" s="2"/>
       <c r="N88" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O88" s="2"/>
       <c r="P88" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q88" s="2"/>
       <c r="R88" s="2"/>
       <c r="U88" s="2"/>
       <c r="V88" s="2"/>
       <c r="W88" s="2"/>
       <c r="X88" s="2"/>
       <c r="Y88" s="2"/>
       <c r="Z88" s="2"/>
       <c r="AA88" s="2"/>
       <c r="AB88" s="2"/>
       <c r="AC88" s="2"/>
       <c r="AD88" s="2"/>
       <c r="AE88" s="2"/>
     </row>
-    <row r="89" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A89" s="12" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C89" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E89" s="2" t="s">
-        <v>1148</v>
+        <v>1147</v>
       </c>
       <c r="F89" s="2" t="s">
-        <v>966</v>
+        <v>965</v>
       </c>
       <c r="G89" s="2" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="H89" s="2" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="I89" s="3" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="J89" s="2"/>
       <c r="K89" s="2"/>
       <c r="L89" s="2"/>
       <c r="M89" s="2"/>
       <c r="N89" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O89" s="2"/>
       <c r="P89" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q89" s="2"/>
       <c r="R89" s="2"/>
       <c r="U89" s="2"/>
       <c r="V89" s="2"/>
       <c r="W89" s="2"/>
       <c r="X89" s="2"/>
       <c r="Y89" s="2"/>
       <c r="Z89" s="2"/>
       <c r="AA89" s="2"/>
       <c r="AB89" s="2"/>
       <c r="AC89" s="2"/>
       <c r="AD89" s="2"/>
       <c r="AE89" s="2"/>
     </row>
-    <row r="90" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A90" s="12" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C90" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E90" s="2" t="s">
-        <v>1149</v>
+        <v>1148</v>
       </c>
       <c r="F90" s="2" t="s">
-        <v>967</v>
+        <v>966</v>
       </c>
       <c r="G90" s="2" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="H90" s="2" t="s">
-        <v>769</v>
+        <v>768</v>
       </c>
       <c r="I90" s="3" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
       <c r="J90" s="2"/>
       <c r="K90" s="2"/>
       <c r="L90" s="2"/>
       <c r="M90" s="2"/>
       <c r="N90" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O90" s="2"/>
       <c r="P90" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q90" s="2"/>
       <c r="R90" s="2"/>
       <c r="U90" s="2"/>
       <c r="V90" s="2"/>
       <c r="W90" s="2"/>
       <c r="X90" s="2"/>
       <c r="Y90" s="2"/>
       <c r="Z90" s="2"/>
       <c r="AA90" s="2"/>
       <c r="AB90" s="2"/>
       <c r="AC90" s="2"/>
       <c r="AD90" s="2"/>
       <c r="AE90" s="2"/>
     </row>
-    <row r="91" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A91" s="12" t="s">
+        <v>270</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E91" s="2" t="s">
         <v>271</v>
       </c>
-      <c r="B91" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F91" s="2" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
       <c r="G91" s="2" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="H91" s="2" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="I91" s="3" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="J91" s="2"/>
       <c r="K91" s="2"/>
       <c r="L91" s="2"/>
       <c r="M91" s="2"/>
       <c r="N91" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O91" s="2"/>
       <c r="P91" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q91" s="2"/>
       <c r="R91" s="2"/>
       <c r="U91" s="2"/>
       <c r="V91" s="2"/>
       <c r="W91" s="2"/>
       <c r="X91" s="2"/>
       <c r="Y91" s="2"/>
       <c r="Z91" s="2"/>
       <c r="AA91" s="2"/>
       <c r="AB91" s="2"/>
       <c r="AC91" s="2"/>
       <c r="AD91" s="2"/>
       <c r="AE91" s="2"/>
     </row>
-    <row r="92" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A92" s="12" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C92" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="F92" s="2" t="s">
-        <v>969</v>
+        <v>968</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="I92" s="3" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
       <c r="J92" s="2"/>
       <c r="K92" s="2"/>
       <c r="L92" s="2"/>
       <c r="M92" s="2"/>
       <c r="N92" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O92" s="2"/>
       <c r="P92" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q92" s="2"/>
       <c r="R92" s="2"/>
       <c r="U92" s="2"/>
       <c r="V92" s="2"/>
       <c r="W92" s="2"/>
       <c r="X92" s="2"/>
       <c r="Y92" s="2"/>
       <c r="Z92" s="2"/>
       <c r="AA92" s="2"/>
       <c r="AB92" s="2"/>
       <c r="AC92" s="2"/>
       <c r="AD92" s="2"/>
       <c r="AE92" s="2"/>
     </row>
-    <row r="93" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A93" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E93" s="2" t="s">
         <v>274</v>
       </c>
-      <c r="B93" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F93" s="2" t="s">
-        <v>970</v>
+        <v>969</v>
       </c>
       <c r="G93" s="2" t="s">
-        <v>783</v>
+        <v>782</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="I93" s="3" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
       <c r="J93" s="2"/>
       <c r="K93" s="2"/>
       <c r="L93" s="2"/>
       <c r="M93" s="2"/>
       <c r="N93" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O93" s="2"/>
       <c r="P93" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q93" s="2"/>
       <c r="R93" s="2"/>
       <c r="U93" s="2"/>
       <c r="V93" s="2"/>
       <c r="W93" s="2"/>
       <c r="X93" s="2"/>
       <c r="Y93" s="2"/>
       <c r="Z93" s="2"/>
       <c r="AA93" s="2"/>
       <c r="AB93" s="2"/>
       <c r="AC93" s="2"/>
       <c r="AD93" s="2"/>
       <c r="AE93" s="2"/>
     </row>
-    <row r="94" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A94" s="12" t="s">
+        <v>275</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E94" s="2" t="s">
         <v>276</v>
       </c>
-      <c r="B94" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F94" s="2" t="s">
-        <v>971</v>
+        <v>970</v>
       </c>
       <c r="G94" s="2" t="s">
-        <v>784</v>
+        <v>783</v>
       </c>
       <c r="H94" s="2" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="I94" s="3" t="s">
-        <v>979</v>
+        <v>978</v>
       </c>
       <c r="J94" s="2"/>
       <c r="K94" s="2"/>
       <c r="L94" s="2"/>
       <c r="M94" s="2"/>
       <c r="N94" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O94" s="2"/>
       <c r="P94" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q94" s="2"/>
       <c r="R94" s="2"/>
       <c r="U94" s="2"/>
       <c r="V94" s="2"/>
       <c r="W94" s="2"/>
       <c r="X94" s="2"/>
       <c r="Y94" s="2"/>
       <c r="Z94" s="2"/>
       <c r="AA94" s="2"/>
       <c r="AB94" s="2"/>
       <c r="AC94" s="2"/>
       <c r="AD94" s="2"/>
       <c r="AE94" s="2"/>
     </row>
-    <row r="95" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A95" s="4" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="F95" s="8" t="s">
+        <v>531</v>
+      </c>
+      <c r="G95" s="3" t="s">
         <v>532</v>
       </c>
-      <c r="G95" s="3" t="s">
+      <c r="H95" s="3" t="s">
         <v>533</v>
       </c>
-      <c r="H95" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I95" s="3" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="J95" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K95" s="2"/>
       <c r="L95" s="2"/>
       <c r="M95" s="2"/>
       <c r="N95" s="2" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="O95" s="2"/>
       <c r="P95" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q95" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R95" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U95" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V95" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W95" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X95" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X95" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y95" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="Z95" s="2" t="s">
         <v>532</v>
       </c>
-      <c r="Z95" s="2" t="s">
+      <c r="AA95" s="2" t="s">
         <v>533</v>
       </c>
-      <c r="AA95" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB95" s="14" t="s">
-        <v>980</v>
+        <v>979</v>
       </c>
       <c r="AC95" s="2"/>
       <c r="AD95" s="2"/>
       <c r="AE95" s="2"/>
     </row>
-    <row r="96" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A96" s="13" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F96" s="8" t="s">
+        <v>534</v>
+      </c>
+      <c r="G96" s="3" t="s">
         <v>535</v>
       </c>
-      <c r="G96" s="3" t="s">
+      <c r="H96" s="3" t="s">
         <v>536</v>
       </c>
-      <c r="H96" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I96" s="3" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="J96" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="K96" s="2" t="s">
         <v>657</v>
       </c>
-      <c r="K96" s="2" t="s">
+      <c r="L96" s="2" t="s">
         <v>658</v>
       </c>
-      <c r="L96" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M96" s="14" t="s">
-        <v>1195</v>
+        <v>1194</v>
       </c>
       <c r="N96" s="2" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
       <c r="O96" s="2"/>
       <c r="P96" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q96" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R96" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U96" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V96" s="2" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="W96" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X96" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X96" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y96" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="Z96" s="2" t="s">
         <v>535</v>
       </c>
-      <c r="Z96" s="2" t="s">
+      <c r="AA96" s="2" t="s">
         <v>536</v>
       </c>
-      <c r="AA96" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB96" s="14" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="AC96" s="2"/>
       <c r="AD96" s="2"/>
       <c r="AE96" s="2"/>
     </row>
-    <row r="97" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A97" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E97" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="B97" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F97" s="8" t="s">
-        <v>785</v>
+        <v>784</v>
       </c>
       <c r="G97" s="3" t="s">
-        <v>793</v>
+        <v>792</v>
       </c>
       <c r="H97" s="3" t="s">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="I97" s="3" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="J97" s="2"/>
       <c r="K97" s="2"/>
       <c r="L97" s="2"/>
       <c r="M97" s="2"/>
       <c r="N97" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O97" s="2"/>
       <c r="P97" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q97" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R97" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U97" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V97" s="2" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="W97" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X97" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X97" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y97" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="Z97" s="2" t="s">
         <v>535</v>
       </c>
-      <c r="Z97" s="2" t="s">
+      <c r="AA97" s="2" t="s">
         <v>536</v>
       </c>
-      <c r="AA97" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB97" s="14" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
       <c r="AC97" s="2"/>
       <c r="AD97" s="2"/>
       <c r="AE97" s="2"/>
     </row>
-    <row r="98" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A98" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E98" s="2" t="s">
         <v>281</v>
       </c>
-      <c r="B98" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F98" s="2" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>794</v>
+        <v>793</v>
       </c>
       <c r="H98" s="2" t="s">
-        <v>802</v>
+        <v>801</v>
       </c>
       <c r="I98" s="3" t="s">
-        <v>983</v>
+        <v>982</v>
       </c>
       <c r="J98" s="2"/>
       <c r="K98" s="2"/>
       <c r="L98" s="2"/>
       <c r="M98" s="2"/>
       <c r="N98" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O98" s="2"/>
       <c r="P98" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q98" s="2"/>
       <c r="R98" s="2"/>
       <c r="U98" s="2"/>
       <c r="V98" s="2"/>
       <c r="W98" s="2"/>
       <c r="X98" s="2"/>
       <c r="Y98" s="2"/>
       <c r="Z98" s="2"/>
       <c r="AA98" s="2"/>
       <c r="AB98" s="2"/>
       <c r="AC98" s="2"/>
       <c r="AD98" s="2"/>
       <c r="AE98" s="2"/>
     </row>
-    <row r="99" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A99" s="12" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
       <c r="F99" s="2" t="s">
-        <v>787</v>
+        <v>786</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>795</v>
+        <v>794</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>803</v>
+        <v>802</v>
       </c>
       <c r="I99" s="3" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="J99" s="2"/>
       <c r="K99" s="2"/>
       <c r="L99" s="2"/>
       <c r="M99" s="2"/>
       <c r="N99" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O99" s="2"/>
       <c r="P99" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q99" s="2"/>
       <c r="R99" s="2"/>
       <c r="U99" s="2"/>
       <c r="V99" s="2"/>
       <c r="W99" s="2"/>
       <c r="X99" s="2"/>
       <c r="Y99" s="2"/>
       <c r="Z99" s="2"/>
       <c r="AA99" s="2"/>
       <c r="AB99" s="2"/>
       <c r="AC99" s="2"/>
       <c r="AD99" s="2"/>
       <c r="AE99" s="2"/>
     </row>
-    <row r="100" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A100" s="12" t="s">
+        <v>283</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E100" s="2" t="s">
         <v>284</v>
       </c>
-      <c r="B100" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F100" s="2" t="s">
-        <v>788</v>
+        <v>787</v>
       </c>
       <c r="G100" s="2" t="s">
-        <v>796</v>
+        <v>795</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>804</v>
+        <v>803</v>
       </c>
       <c r="I100" s="3" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="J100" s="2"/>
       <c r="K100" s="2"/>
       <c r="L100" s="2"/>
       <c r="M100" s="2"/>
       <c r="N100" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O100" s="2"/>
       <c r="P100" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q100" s="2"/>
       <c r="R100" s="2"/>
       <c r="U100" s="2"/>
       <c r="V100" s="2"/>
       <c r="W100" s="2"/>
       <c r="X100" s="2"/>
       <c r="Y100" s="2"/>
       <c r="Z100" s="2"/>
       <c r="AA100" s="2"/>
       <c r="AB100" s="2"/>
       <c r="AC100" s="2"/>
       <c r="AD100" s="2"/>
       <c r="AE100" s="2"/>
     </row>
-    <row r="101" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A101" s="12" t="s">
+        <v>285</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E101" s="2" t="s">
         <v>286</v>
       </c>
-      <c r="B101" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F101" s="2" t="s">
-        <v>789</v>
+        <v>788</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>797</v>
+        <v>796</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>805</v>
+        <v>804</v>
       </c>
       <c r="I101" s="3" t="s">
-        <v>986</v>
+        <v>985</v>
       </c>
       <c r="J101" s="2"/>
       <c r="K101" s="2"/>
       <c r="L101" s="2"/>
       <c r="M101" s="2"/>
       <c r="N101" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O101" s="2"/>
       <c r="P101" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q101" s="2"/>
       <c r="R101" s="2"/>
       <c r="U101" s="2"/>
       <c r="V101" s="2"/>
       <c r="W101" s="2"/>
       <c r="X101" s="2"/>
       <c r="Y101" s="2"/>
       <c r="Z101" s="2"/>
       <c r="AA101" s="2"/>
       <c r="AB101" s="2"/>
       <c r="AC101" s="2"/>
       <c r="AD101" s="2"/>
       <c r="AE101" s="2"/>
     </row>
-    <row r="102" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A102" s="12" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>1040</v>
+        <v>1039</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>798</v>
+        <v>797</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="I102" s="3" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
       <c r="J102" s="2"/>
       <c r="K102" s="2"/>
       <c r="L102" s="2"/>
       <c r="M102" s="2"/>
       <c r="N102" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O102" s="2"/>
       <c r="P102" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q102" s="2"/>
       <c r="R102" s="2"/>
       <c r="U102" s="2"/>
       <c r="V102" s="2"/>
       <c r="W102" s="2"/>
       <c r="X102" s="2"/>
       <c r="Y102" s="2"/>
       <c r="Z102" s="2"/>
       <c r="AA102" s="2"/>
       <c r="AB102" s="2"/>
       <c r="AC102" s="2"/>
       <c r="AD102" s="2"/>
       <c r="AE102" s="2"/>
     </row>
-    <row r="103" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A103" s="12" t="s">
+        <v>288</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E103" s="2" t="s">
         <v>289</v>
       </c>
-      <c r="B103" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F103" s="2" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>807</v>
+        <v>806</v>
       </c>
       <c r="I103" s="3" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="J103" s="2"/>
       <c r="K103" s="2"/>
       <c r="L103" s="2"/>
       <c r="M103" s="2"/>
       <c r="N103" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O103" s="2"/>
       <c r="P103" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q103" s="2"/>
       <c r="R103" s="2"/>
       <c r="U103" s="2"/>
       <c r="V103" s="2"/>
       <c r="W103" s="2"/>
       <c r="X103" s="2"/>
       <c r="Y103" s="2"/>
       <c r="Z103" s="2"/>
       <c r="AA103" s="2"/>
       <c r="AB103" s="2"/>
       <c r="AC103" s="2"/>
       <c r="AD103" s="2"/>
       <c r="AE103" s="2"/>
     </row>
-    <row r="104" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A104" s="12" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>792</v>
+        <v>791</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
       <c r="H104" s="2" t="s">
-        <v>808</v>
+        <v>807</v>
       </c>
       <c r="I104" s="3" t="s">
-        <v>989</v>
+        <v>988</v>
       </c>
       <c r="J104" s="2"/>
       <c r="K104" s="2"/>
       <c r="L104" s="2"/>
       <c r="M104" s="2"/>
       <c r="N104" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O104" s="2"/>
       <c r="P104" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q104" s="2"/>
       <c r="R104" s="2"/>
       <c r="U104" s="2"/>
       <c r="V104" s="2"/>
       <c r="W104" s="2"/>
       <c r="X104" s="2"/>
       <c r="Y104" s="2"/>
       <c r="Z104" s="2"/>
       <c r="AA104" s="2"/>
       <c r="AB104" s="2"/>
       <c r="AC104" s="2"/>
       <c r="AD104" s="2"/>
       <c r="AE104" s="2"/>
     </row>
-    <row r="105" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A105" s="4" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>1041</v>
+        <v>1040</v>
       </c>
       <c r="F105" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="G105" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="G105" s="3" t="s">
+      <c r="H105" s="3" t="s">
         <v>497</v>
       </c>
-      <c r="H105" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I105" s="3" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="J105" s="2"/>
       <c r="K105" s="2"/>
       <c r="L105" s="2"/>
       <c r="M105" s="2"/>
       <c r="N105" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O105" s="2"/>
       <c r="P105" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q105" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R105" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U105" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V105" s="2" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="W105" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X105" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X105" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y105" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="Z105" s="2" t="s">
         <v>496</v>
       </c>
-      <c r="Z105" s="2" t="s">
+      <c r="AA105" s="2" t="s">
         <v>497</v>
       </c>
-      <c r="AA105" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB105" s="14" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="AC105" s="2"/>
       <c r="AD105" s="2"/>
       <c r="AE105" s="2"/>
     </row>
-    <row r="106" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A106" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F106" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="G106" s="3" t="s">
+        <v>538</v>
+      </c>
+      <c r="H106" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="I106" s="3" t="s">
+        <v>990</v>
+      </c>
+      <c r="J106" s="2" t="s">
         <v>92</v>
       </c>
-      <c r="B106" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K106" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="L106" s="2" t="s">
         <v>660</v>
       </c>
-      <c r="L106" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M106" s="14" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="N106" s="2" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="O106" s="2"/>
       <c r="P106" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q106" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R106" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U106" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V106" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W106" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X106" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X106" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y106" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="Z106" s="2" t="s">
         <v>538</v>
       </c>
-      <c r="Z106" s="2" t="s">
+      <c r="AA106" s="2" t="s">
         <v>539</v>
       </c>
-      <c r="AA106" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB106" s="14" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="AC106" s="2"/>
       <c r="AD106" s="2"/>
       <c r="AE106" s="2"/>
     </row>
-    <row r="107" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A107" s="4" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>1043</v>
+        <v>1042</v>
       </c>
       <c r="F107" s="8" t="s">
+        <v>540</v>
+      </c>
+      <c r="G107" s="3" t="s">
         <v>541</v>
       </c>
-      <c r="G107" s="3" t="s">
+      <c r="H107" s="3" t="s">
         <v>542</v>
       </c>
-      <c r="H107" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I107" s="3" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="J107" s="2" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="K107" s="2" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="L107" s="2" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="M107" s="14" t="s">
-        <v>1196</v>
+        <v>1195</v>
       </c>
       <c r="N107" s="2" t="s">
-        <v>827</v>
+        <v>826</v>
       </c>
       <c r="O107" s="2"/>
       <c r="P107" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q107" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R107" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U107" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V107" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W107" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X107" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X107" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y107" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="Z107" s="2" t="s">
         <v>541</v>
       </c>
-      <c r="Z107" s="2" t="s">
+      <c r="AA107" s="2" t="s">
         <v>542</v>
       </c>
-      <c r="AA107" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB107" s="14" t="s">
-        <v>992</v>
+        <v>991</v>
       </c>
       <c r="AC107" s="2"/>
       <c r="AD107" s="2"/>
       <c r="AE107" s="2"/>
     </row>
-    <row r="108" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A108" s="13" t="s">
+        <v>94</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="F108" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="G108" s="3" t="s">
+        <v>544</v>
+      </c>
+      <c r="H108" s="3" t="s">
+        <v>545</v>
+      </c>
+      <c r="I108" s="3" t="s">
+        <v>992</v>
+      </c>
+      <c r="J108" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="B108" s="2" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="K108" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="L108" s="2" t="s">
         <v>663</v>
       </c>
-      <c r="L108" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M108" s="14" t="s">
-        <v>1197</v>
+        <v>1196</v>
       </c>
       <c r="N108" s="2" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="O108" s="2"/>
       <c r="P108" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q108" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R108" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U108" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V108" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W108" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X108" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X108" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y108" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="Z108" s="2" t="s">
         <v>544</v>
       </c>
-      <c r="Z108" s="2" t="s">
+      <c r="AA108" s="2" t="s">
         <v>545</v>
       </c>
-      <c r="AA108" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB108" s="14" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="AC108" s="2"/>
       <c r="AD108" s="2"/>
       <c r="AE108" s="2"/>
     </row>
-    <row r="109" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A109" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E109" s="2" t="s">
         <v>292</v>
       </c>
-      <c r="B109" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F109" s="8" t="s">
-        <v>809</v>
+        <v>808</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>815</v>
+        <v>814</v>
       </c>
       <c r="H109" s="3" t="s">
-        <v>821</v>
+        <v>820</v>
       </c>
       <c r="I109" s="3" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="J109" s="2"/>
       <c r="K109" s="2"/>
       <c r="L109" s="2"/>
       <c r="M109" s="2"/>
       <c r="N109" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O109" s="2"/>
       <c r="P109" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q109" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R109" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U109" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V109" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W109" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X109" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X109" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y109" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="Z109" s="2" t="s">
         <v>544</v>
       </c>
-      <c r="Z109" s="2" t="s">
+      <c r="AA109" s="2" t="s">
         <v>545</v>
       </c>
-      <c r="AA109" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB109" s="14" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
       <c r="AC109" s="2"/>
       <c r="AD109" s="2"/>
       <c r="AE109" s="2"/>
     </row>
-    <row r="110" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A110" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E110" s="2" t="s">
         <v>294</v>
       </c>
-      <c r="B110" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F110" s="2" t="s">
-        <v>810</v>
+        <v>809</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>816</v>
+        <v>815</v>
       </c>
       <c r="H110" s="2" t="s">
-        <v>822</v>
+        <v>821</v>
       </c>
       <c r="I110" s="3" t="s">
-        <v>994</v>
+        <v>993</v>
       </c>
       <c r="J110" s="2"/>
       <c r="K110" s="2"/>
       <c r="L110" s="2"/>
       <c r="M110" s="2"/>
       <c r="N110" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O110" s="2"/>
       <c r="P110" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q110" s="2"/>
       <c r="R110" s="2"/>
       <c r="U110" s="2"/>
       <c r="V110" s="2"/>
       <c r="W110" s="2"/>
       <c r="X110" s="2"/>
       <c r="Y110" s="2"/>
       <c r="Z110" s="2"/>
       <c r="AA110" s="2"/>
       <c r="AB110" s="2"/>
       <c r="AC110" s="2"/>
       <c r="AD110" s="2"/>
       <c r="AE110" s="2"/>
     </row>
-    <row r="111" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A111" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E111" s="2" t="s">
         <v>296</v>
       </c>
-      <c r="B111" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F111" s="2" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>817</v>
+        <v>816</v>
       </c>
       <c r="H111" s="2" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="I111" s="3" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
       <c r="J111" s="2"/>
       <c r="K111" s="2"/>
       <c r="L111" s="2"/>
       <c r="M111" s="2"/>
       <c r="N111" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O111" s="2"/>
       <c r="P111" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q111" s="2"/>
       <c r="R111" s="2"/>
       <c r="U111" s="2"/>
       <c r="V111" s="2"/>
       <c r="W111" s="2"/>
       <c r="X111" s="2"/>
       <c r="Y111" s="2"/>
       <c r="Z111" s="2"/>
       <c r="AA111" s="2"/>
       <c r="AB111" s="2"/>
       <c r="AC111" s="2"/>
       <c r="AD111" s="2"/>
       <c r="AE111" s="2"/>
     </row>
-    <row r="112" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A112" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E112" s="2" t="s">
         <v>298</v>
       </c>
-      <c r="B112" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F112" s="2" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>818</v>
+        <v>817</v>
       </c>
       <c r="H112" s="2" t="s">
-        <v>824</v>
+        <v>823</v>
       </c>
       <c r="I112" s="3" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="J112" s="2"/>
       <c r="K112" s="2"/>
       <c r="L112" s="2"/>
       <c r="M112" s="2"/>
       <c r="N112" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O112" s="2"/>
       <c r="P112" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q112" s="2"/>
       <c r="R112" s="2"/>
       <c r="U112" s="2"/>
       <c r="V112" s="2"/>
       <c r="W112" s="2"/>
       <c r="X112" s="2"/>
       <c r="Y112" s="2"/>
       <c r="Z112" s="2"/>
       <c r="AA112" s="2"/>
       <c r="AB112" s="2"/>
       <c r="AC112" s="2"/>
       <c r="AD112" s="2"/>
       <c r="AE112" s="2"/>
     </row>
-    <row r="113" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A113" s="12" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E113" s="2" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F113" s="2" t="s">
-        <v>813</v>
+        <v>812</v>
       </c>
       <c r="G113" s="2" t="s">
-        <v>819</v>
+        <v>818</v>
       </c>
       <c r="H113" s="2" t="s">
-        <v>825</v>
+        <v>824</v>
       </c>
       <c r="I113" s="3" t="s">
-        <v>998</v>
+        <v>997</v>
       </c>
       <c r="J113" s="2"/>
       <c r="K113" s="2"/>
       <c r="L113" s="2"/>
       <c r="M113" s="2"/>
       <c r="N113" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O113" s="2"/>
       <c r="P113" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q113" s="2"/>
       <c r="R113" s="2"/>
       <c r="U113" s="2"/>
       <c r="V113" s="2"/>
       <c r="W113" s="2"/>
       <c r="X113" s="2"/>
       <c r="Y113" s="2"/>
       <c r="Z113" s="2"/>
       <c r="AA113" s="2"/>
       <c r="AB113" s="2"/>
       <c r="AC113" s="2"/>
       <c r="AD113" s="2"/>
       <c r="AE113" s="2"/>
     </row>
-    <row r="114" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A114" s="12" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="E114" s="2" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="F114" s="2" t="s">
-        <v>814</v>
+        <v>813</v>
       </c>
       <c r="G114" s="2" t="s">
-        <v>820</v>
+        <v>819</v>
       </c>
       <c r="H114" s="2" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
       <c r="I114" s="3" t="s">
-        <v>999</v>
+        <v>998</v>
       </c>
       <c r="J114" s="2"/>
       <c r="K114" s="2"/>
       <c r="L114" s="2"/>
       <c r="M114" s="2"/>
       <c r="N114" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="O114" s="2"/>
       <c r="P114" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q114" s="2"/>
       <c r="R114" s="2"/>
       <c r="U114" s="2"/>
       <c r="V114" s="2"/>
       <c r="W114" s="2"/>
       <c r="X114" s="2"/>
       <c r="Y114" s="2"/>
       <c r="Z114" s="2"/>
       <c r="AA114" s="2"/>
       <c r="AB114" s="2"/>
       <c r="AC114" s="2"/>
       <c r="AD114" s="2"/>
       <c r="AE114" s="2"/>
     </row>
-    <row r="115" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A115" s="4" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="C115" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E115" s="2" t="s">
-        <v>1044</v>
+        <v>1043</v>
       </c>
       <c r="F115" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="G115" s="3" t="s">
         <v>496</v>
       </c>
-      <c r="G115" s="3" t="s">
+      <c r="H115" s="3" t="s">
         <v>497</v>
       </c>
-      <c r="H115" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I115" s="3" t="s">
-        <v>990</v>
+        <v>989</v>
       </c>
       <c r="J115" s="2"/>
       <c r="K115" s="2"/>
       <c r="L115" s="2"/>
       <c r="M115" s="2"/>
       <c r="N115" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O115" s="2"/>
       <c r="P115" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q115" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R115" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U115" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V115" s="2" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="W115" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="X115" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="X115" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y115" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="Z115" s="2" t="s">
         <v>496</v>
       </c>
-      <c r="Z115" s="2" t="s">
+      <c r="AA115" s="2" t="s">
         <v>497</v>
       </c>
-      <c r="AA115" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AB115" s="14" t="s">
-        <v>1203</v>
+        <v>1202</v>
       </c>
       <c r="AC115" s="2"/>
       <c r="AD115" s="2"/>
       <c r="AE115" s="2"/>
     </row>
-    <row r="116" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A116" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="C116" s="2" t="s">
         <v>99</v>
       </c>
-      <c r="B116" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C116" s="2" t="s">
+      <c r="E116" s="2" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F116" s="2"/>
       <c r="G116" s="2"/>
       <c r="H116" s="2"/>
       <c r="I116" s="2"/>
       <c r="J116" s="2"/>
       <c r="K116" s="2"/>
       <c r="L116" s="2"/>
       <c r="M116" s="2"/>
       <c r="N116" s="2" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="O116" s="2"/>
       <c r="P116" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q116" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R116" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U116" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V116" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W116" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X116" s="2" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="Y116" s="2"/>
       <c r="Z116" s="2"/>
       <c r="AA116" s="2"/>
       <c r="AB116" s="2"/>
       <c r="AC116" s="2"/>
       <c r="AD116" s="2"/>
       <c r="AE116" s="2"/>
     </row>
-    <row r="117" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A117" s="4" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F117" s="2"/>
       <c r="G117" s="2"/>
       <c r="H117" s="2"/>
       <c r="I117" s="2"/>
       <c r="J117" s="2"/>
       <c r="K117" s="2"/>
       <c r="L117" s="2"/>
       <c r="M117" s="2"/>
       <c r="N117" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O117" s="2"/>
       <c r="P117" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q117" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R117" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S117" s="3">
         <v>40</v>
       </c>
       <c r="T117" s="3">
         <v>300</v>
       </c>
       <c r="U117" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V117" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W117" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X117" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y117" s="2"/>
       <c r="AA117" s="2"/>
       <c r="AB117" s="2"/>
       <c r="AC117" s="2" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="AD117" s="2"/>
       <c r="AE117" s="2"/>
     </row>
-    <row r="118" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A118" s="4" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
       <c r="F118" s="2"/>
       <c r="G118" s="2"/>
       <c r="H118" s="2"/>
       <c r="I118" s="2"/>
       <c r="J118" s="2"/>
       <c r="K118" s="2"/>
       <c r="L118" s="2"/>
       <c r="M118" s="2"/>
       <c r="N118" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O118" s="2"/>
       <c r="P118" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q118" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R118" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S118" s="3">
         <v>40</v>
       </c>
       <c r="T118" s="3">
         <v>300</v>
       </c>
       <c r="U118" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V118" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W118" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X118" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y118" s="2" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="Z118" s="2"/>
       <c r="AA118" s="2"/>
       <c r="AB118" s="2"/>
       <c r="AC118" s="2"/>
       <c r="AD118" s="2"/>
       <c r="AE118" s="2"/>
     </row>
-    <row r="119" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A119" s="4" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F119" s="2"/>
       <c r="G119" s="2"/>
       <c r="H119" s="2"/>
       <c r="I119" s="2"/>
       <c r="J119" s="2"/>
       <c r="K119" s="2"/>
       <c r="L119" s="2"/>
       <c r="M119" s="2"/>
       <c r="N119" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O119" s="2"/>
       <c r="P119" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q119" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R119" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S119" s="3">
         <v>40</v>
       </c>
       <c r="T119" s="3">
         <v>300</v>
       </c>
       <c r="U119" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V119" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W119" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X119" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y119" s="2"/>
       <c r="AA119" s="2"/>
       <c r="AB119" s="2"/>
       <c r="AC119" s="2" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="AD119" s="2"/>
       <c r="AE119" s="2"/>
     </row>
-    <row r="120" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A120" s="4" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="F120" s="2"/>
       <c r="G120" s="2"/>
       <c r="H120" s="2"/>
       <c r="I120" s="2"/>
       <c r="J120" s="2"/>
       <c r="K120" s="2"/>
       <c r="L120" s="2"/>
       <c r="M120" s="2"/>
       <c r="N120" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O120" s="2"/>
       <c r="P120" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q120" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R120" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S120" s="3">
         <v>40</v>
       </c>
       <c r="T120" s="3">
         <v>300</v>
       </c>
       <c r="U120" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V120" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W120" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X120" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y120" s="2" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="Z120" s="2"/>
       <c r="AA120" s="2"/>
       <c r="AB120" s="2"/>
       <c r="AC120" s="2"/>
       <c r="AD120" s="2"/>
       <c r="AE120" s="2"/>
     </row>
-    <row r="121" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A121" s="4" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F121" s="2"/>
       <c r="G121" s="2"/>
       <c r="H121" s="2"/>
       <c r="I121" s="2"/>
       <c r="J121" s="2"/>
       <c r="K121" s="2"/>
       <c r="L121" s="2"/>
       <c r="M121" s="2"/>
       <c r="N121" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O121" s="2"/>
       <c r="P121" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q121" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R121" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S121" s="3">
         <v>40</v>
       </c>
       <c r="T121" s="3">
         <v>300</v>
       </c>
       <c r="U121" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V121" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W121" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X121" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y121" s="2" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
       <c r="Z121" s="2"/>
       <c r="AA121" s="2"/>
       <c r="AB121" s="2"/>
       <c r="AC121" s="2"/>
       <c r="AD121" s="2"/>
       <c r="AE121" s="2"/>
     </row>
-    <row r="122" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A122" s="4" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="F122" s="2"/>
       <c r="G122" s="2"/>
       <c r="H122" s="2"/>
       <c r="I122" s="2"/>
       <c r="J122" s="2"/>
       <c r="K122" s="2"/>
       <c r="L122" s="2"/>
       <c r="M122" s="2"/>
       <c r="N122" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O122" s="2"/>
       <c r="P122" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q122" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R122" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S122" s="3">
         <v>30</v>
       </c>
       <c r="T122" s="3">
         <v>200</v>
       </c>
       <c r="U122" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V122" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W122" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X122" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y122" s="2" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="Z122" s="2"/>
       <c r="AA122" s="2"/>
       <c r="AB122" s="2"/>
       <c r="AC122" s="2"/>
       <c r="AD122" s="2"/>
       <c r="AE122" s="2"/>
     </row>
-    <row r="123" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A123" s="4" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F123" s="2"/>
       <c r="G123" s="2"/>
       <c r="H123" s="2"/>
       <c r="I123" s="2"/>
       <c r="J123" s="2"/>
       <c r="K123" s="2"/>
       <c r="L123" s="2"/>
       <c r="M123" s="2"/>
       <c r="N123" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O123" s="2"/>
       <c r="P123" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q123" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R123" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S123" s="3">
         <v>30</v>
       </c>
       <c r="T123" s="3">
         <v>200</v>
       </c>
       <c r="U123" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V123" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W123" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X123" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y123" s="2" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="Z123" s="2"/>
       <c r="AA123" s="2"/>
       <c r="AB123" s="2"/>
       <c r="AC123" s="2"/>
       <c r="AD123" s="2"/>
       <c r="AE123" s="2"/>
     </row>
-    <row r="124" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A124" s="4" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="F124" s="2"/>
       <c r="G124" s="2"/>
       <c r="H124" s="2"/>
       <c r="I124" s="2"/>
       <c r="J124" s="2"/>
       <c r="K124" s="2"/>
       <c r="L124" s="2"/>
       <c r="M124" s="2"/>
       <c r="N124" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O124" s="2"/>
       <c r="P124" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q124" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R124" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S124" s="3">
         <v>30</v>
       </c>
       <c r="T124" s="3">
         <v>200</v>
       </c>
       <c r="U124" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V124" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W124" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X124" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y124" s="2" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="Z124" s="2"/>
       <c r="AA124" s="2"/>
       <c r="AB124" s="2"/>
       <c r="AC124" s="2"/>
       <c r="AD124" s="2"/>
       <c r="AE124" s="2"/>
     </row>
-    <row r="125" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A125" s="4" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F125" s="2"/>
       <c r="G125" s="2"/>
       <c r="H125" s="2"/>
       <c r="I125" s="2"/>
       <c r="J125" s="2"/>
       <c r="K125" s="2"/>
       <c r="L125" s="2"/>
       <c r="M125" s="2"/>
       <c r="N125" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O125" s="2"/>
       <c r="P125" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q125" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R125" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S125" s="3">
         <v>30</v>
       </c>
       <c r="T125" s="3">
         <v>200</v>
       </c>
       <c r="U125" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V125" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W125" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X125" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y125" s="2" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="Z125" s="2"/>
       <c r="AA125" s="2"/>
       <c r="AB125" s="2"/>
       <c r="AC125" s="2"/>
       <c r="AD125" s="2"/>
       <c r="AE125" s="2"/>
     </row>
-    <row r="126" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A126" s="4" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="F126" s="2"/>
       <c r="G126" s="2"/>
       <c r="H126" s="2"/>
       <c r="I126" s="2"/>
       <c r="J126" s="2"/>
       <c r="K126" s="2"/>
       <c r="L126" s="2"/>
       <c r="M126" s="2"/>
       <c r="N126" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O126" s="2"/>
       <c r="P126" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q126" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R126" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S126" s="3">
         <v>30</v>
       </c>
       <c r="T126" s="3">
         <v>200</v>
       </c>
       <c r="U126" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V126" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W126" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X126" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y126" s="2" t="s">
-        <v>864</v>
+        <v>863</v>
       </c>
       <c r="Z126" s="2"/>
       <c r="AA126" s="2"/>
       <c r="AB126" s="2"/>
       <c r="AC126" s="2"/>
       <c r="AD126" s="2"/>
       <c r="AE126" s="2"/>
     </row>
-    <row r="127" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A127" s="4" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F127" s="2"/>
       <c r="G127" s="2"/>
       <c r="H127" s="2"/>
       <c r="I127" s="2"/>
       <c r="J127" s="2"/>
       <c r="K127" s="2"/>
       <c r="L127" s="2"/>
       <c r="M127" s="2"/>
       <c r="N127" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O127" s="2"/>
       <c r="P127" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q127" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R127" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S127" s="3">
         <v>30</v>
       </c>
       <c r="T127" s="3">
         <v>250</v>
       </c>
       <c r="U127" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V127" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W127" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X127" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y127" s="2" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="Z127" s="2"/>
       <c r="AA127" s="2"/>
       <c r="AB127" s="2"/>
       <c r="AC127" s="2"/>
       <c r="AD127" s="2"/>
       <c r="AE127" s="2"/>
     </row>
-    <row r="128" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A128" s="4" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="F128" s="2"/>
       <c r="G128" s="2"/>
       <c r="H128" s="2"/>
       <c r="I128" s="2"/>
       <c r="J128" s="2"/>
       <c r="K128" s="2"/>
       <c r="L128" s="2"/>
       <c r="M128" s="2"/>
       <c r="N128" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O128" s="2"/>
       <c r="P128" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q128" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R128" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S128" s="3">
         <v>30</v>
       </c>
       <c r="T128" s="3">
         <v>250</v>
       </c>
       <c r="U128" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V128" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W128" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X128" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y128" s="2" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="Z128" s="2"/>
       <c r="AA128" s="2"/>
       <c r="AB128" s="2"/>
       <c r="AC128" s="2"/>
       <c r="AD128" s="2"/>
       <c r="AE128" s="2"/>
     </row>
-    <row r="129" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A129" s="4" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F129" s="2"/>
       <c r="G129" s="2"/>
       <c r="H129" s="2"/>
       <c r="I129" s="2"/>
       <c r="J129" s="2"/>
       <c r="K129" s="2"/>
       <c r="L129" s="2"/>
       <c r="M129" s="2"/>
       <c r="N129" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O129" s="2"/>
       <c r="P129" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q129" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R129" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S129" s="3">
         <v>30</v>
       </c>
       <c r="T129" s="3">
         <v>250</v>
       </c>
       <c r="U129" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V129" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W129" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X129" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y129" s="2" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="Z129" s="2"/>
       <c r="AA129" s="2"/>
       <c r="AB129" s="2"/>
       <c r="AC129" s="2"/>
       <c r="AD129" s="2"/>
       <c r="AE129" s="2"/>
     </row>
-    <row r="130" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A130" s="4" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="F130" s="2"/>
       <c r="G130" s="2"/>
       <c r="H130" s="2"/>
       <c r="I130" s="2"/>
       <c r="J130" s="2"/>
       <c r="K130" s="2"/>
       <c r="L130" s="2"/>
       <c r="M130" s="2"/>
       <c r="N130" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O130" s="2"/>
       <c r="P130" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q130" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R130" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S130" s="3">
         <v>30</v>
       </c>
       <c r="T130" s="3">
         <v>250</v>
       </c>
       <c r="U130" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V130" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W130" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X130" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y130" s="2" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="Z130" s="2"/>
       <c r="AA130" s="2"/>
       <c r="AB130" s="2"/>
       <c r="AC130" s="2"/>
       <c r="AD130" s="2"/>
       <c r="AE130" s="2"/>
     </row>
-    <row r="131" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A131" s="4" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>1129</v>
+        <v>1128</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="F131" s="2"/>
       <c r="G131" s="2"/>
       <c r="H131" s="2"/>
       <c r="I131" s="2"/>
       <c r="J131" s="2"/>
       <c r="K131" s="2"/>
       <c r="L131" s="2"/>
       <c r="M131" s="2"/>
       <c r="N131" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O131" s="2"/>
       <c r="P131" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q131" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R131" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S131" s="3">
         <v>30</v>
       </c>
       <c r="T131" s="3">
         <v>250</v>
       </c>
       <c r="U131" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V131" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W131" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X131" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y131" s="2" t="s">
-        <v>865</v>
+        <v>864</v>
       </c>
       <c r="Z131" s="2"/>
       <c r="AA131" s="2"/>
       <c r="AB131" s="2"/>
       <c r="AC131" s="2"/>
       <c r="AD131" s="2"/>
       <c r="AE131" s="2"/>
     </row>
-    <row r="132" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A132" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C132" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E132" s="2" t="s">
         <v>118</v>
-      </c>
-[...7 lines deleted...]
-        <v>119</v>
       </c>
       <c r="F132" s="2"/>
       <c r="G132" s="2"/>
       <c r="H132" s="2"/>
       <c r="I132" s="2"/>
       <c r="J132" s="2"/>
       <c r="K132" s="2"/>
       <c r="L132" s="2"/>
       <c r="M132" s="2"/>
       <c r="N132" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O132" s="2"/>
       <c r="P132" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q132" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R132" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S132" s="3">
         <v>90</v>
       </c>
       <c r="T132" s="3">
         <v>270</v>
       </c>
       <c r="U132" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V132" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W132" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X132" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y132" s="2" t="s">
-        <v>866</v>
+        <v>865</v>
       </c>
       <c r="Z132" s="2"/>
       <c r="AA132" s="2"/>
       <c r="AB132" s="2"/>
       <c r="AC132" s="2"/>
       <c r="AD132" s="2"/>
       <c r="AE132" s="2"/>
     </row>
-    <row r="133" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A133" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="B133" s="2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C133" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E133" s="2" t="s">
         <v>120</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
       <c r="F133" s="2"/>
       <c r="G133" s="2"/>
       <c r="H133" s="2"/>
       <c r="I133" s="2"/>
       <c r="J133" s="2"/>
       <c r="K133" s="2"/>
       <c r="L133" s="2"/>
       <c r="M133" s="2"/>
       <c r="N133" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O133" s="2"/>
       <c r="P133" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q133" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R133" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S133" s="3">
         <v>20</v>
       </c>
       <c r="T133" s="3">
         <v>350</v>
       </c>
       <c r="U133" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V133" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W133" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X133" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y133" s="2" t="s">
-        <v>867</v>
+        <v>866</v>
       </c>
       <c r="Z133" s="2"/>
       <c r="AA133" s="2"/>
       <c r="AB133" s="2"/>
       <c r="AC133" s="2"/>
       <c r="AD133" s="2"/>
       <c r="AE133" s="2"/>
     </row>
-    <row r="134" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A134" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="B134" s="2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C134" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E134" s="2" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
       <c r="F134" s="2"/>
       <c r="G134" s="2"/>
       <c r="H134" s="2"/>
       <c r="I134" s="2"/>
       <c r="J134" s="2"/>
       <c r="K134" s="2"/>
       <c r="L134" s="2"/>
       <c r="M134" s="2"/>
       <c r="N134" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O134" s="2"/>
       <c r="P134" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q134" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R134" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S134" s="3">
         <v>30</v>
       </c>
       <c r="T134" s="3">
         <v>300</v>
       </c>
       <c r="U134" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V134" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W134" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X134" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y134" s="2" t="s">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="Z134" s="2"/>
       <c r="AA134" s="2"/>
       <c r="AB134" s="2"/>
       <c r="AC134" s="2"/>
       <c r="AD134" s="2"/>
       <c r="AE134" s="2"/>
     </row>
-    <row r="135" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A135" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="B135" s="2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C135" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="E135" s="2" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F135" s="2"/>
       <c r="G135" s="2"/>
       <c r="H135" s="2"/>
       <c r="I135" s="2"/>
       <c r="J135" s="2"/>
       <c r="K135" s="2"/>
       <c r="L135" s="2"/>
       <c r="M135" s="2"/>
       <c r="N135" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O135" s="2"/>
       <c r="P135" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q135" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R135" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S135" s="3">
         <v>20</v>
       </c>
       <c r="T135" s="3">
         <v>200</v>
       </c>
       <c r="U135" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V135" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W135" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X135" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y135" s="2" t="s">
-        <v>869</v>
+        <v>868</v>
       </c>
       <c r="Z135" s="2"/>
       <c r="AA135" s="2"/>
       <c r="AB135" s="2"/>
       <c r="AC135" s="2"/>
       <c r="AD135" s="2"/>
       <c r="AE135" s="2"/>
     </row>
-    <row r="136" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A136" s="4" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>1131</v>
+        <v>1130</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F136" s="2"/>
       <c r="G136" s="2"/>
       <c r="H136" s="2"/>
       <c r="I136" s="2"/>
       <c r="J136" s="2"/>
       <c r="K136" s="2"/>
       <c r="L136" s="2"/>
       <c r="M136" s="2"/>
       <c r="N136" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O136" s="2"/>
       <c r="P136" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q136" s="2" t="s">
-        <v>1167</v>
+        <v>1166</v>
       </c>
       <c r="R136" s="2" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="U136" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V136" s="2" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="W136" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X136" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y136" s="2"/>
       <c r="Z136" s="2"/>
       <c r="AA136" s="2"/>
       <c r="AB136" s="2"/>
       <c r="AC136" s="2"/>
       <c r="AD136" s="2"/>
       <c r="AE136" s="2"/>
     </row>
-    <row r="137" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A137" s="4" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="F137" s="2"/>
       <c r="G137" s="2"/>
       <c r="H137" s="2"/>
       <c r="I137" s="2"/>
       <c r="J137" s="2"/>
       <c r="K137" s="2"/>
       <c r="L137" s="2"/>
       <c r="M137" s="2"/>
       <c r="N137" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O137" s="2"/>
       <c r="P137" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q137" s="2" t="s">
-        <v>1168</v>
+        <v>1167</v>
       </c>
       <c r="R137" s="2" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="U137" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V137" s="2" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="W137" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X137" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y137" s="2"/>
       <c r="Z137" s="2"/>
       <c r="AA137" s="2"/>
       <c r="AB137" s="2"/>
       <c r="AC137" s="2"/>
       <c r="AD137" s="2"/>
       <c r="AE137" s="2"/>
     </row>
-    <row r="138" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A138" s="4" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>1045</v>
+        <v>1044</v>
       </c>
       <c r="F138" s="2"/>
       <c r="G138" s="2"/>
       <c r="H138" s="2"/>
       <c r="I138" s="2"/>
       <c r="J138" s="2"/>
       <c r="K138" s="2"/>
       <c r="L138" s="2"/>
       <c r="M138" s="2"/>
       <c r="N138" s="2" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="O138" s="2"/>
       <c r="P138" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q138" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R138" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U138" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V138" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="W138" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X138" s="2" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="Y138" s="2"/>
       <c r="Z138" s="2"/>
       <c r="AA138" s="2"/>
       <c r="AB138" s="2"/>
       <c r="AC138" s="2"/>
       <c r="AD138" s="2"/>
       <c r="AE138" s="2"/>
     </row>
-    <row r="139" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A139" s="4" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="F139" s="2"/>
       <c r="G139" s="2"/>
       <c r="H139" s="2"/>
       <c r="I139" s="2"/>
       <c r="J139" s="2"/>
       <c r="K139" s="2"/>
       <c r="L139" s="2"/>
       <c r="M139" s="2"/>
       <c r="N139" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O139" s="2"/>
       <c r="P139" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q139" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R139" s="2" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="U139" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V139" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="W139" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X139" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y139" s="2"/>
       <c r="Z139" s="2"/>
       <c r="AA139" s="2"/>
       <c r="AB139" s="2"/>
       <c r="AC139" s="2"/>
       <c r="AD139" s="2"/>
       <c r="AE139" s="2"/>
     </row>
-    <row r="140" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A140" s="4" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>1046</v>
+        <v>1045</v>
       </c>
       <c r="F140" s="2"/>
       <c r="G140" s="2"/>
       <c r="H140" s="2"/>
       <c r="I140" s="2"/>
       <c r="J140" s="2"/>
       <c r="K140" s="2"/>
       <c r="L140" s="2"/>
       <c r="M140" s="2"/>
       <c r="N140" s="2" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="O140" s="2"/>
       <c r="P140" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q140" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R140" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U140" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V140" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="W140" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X140" s="2" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="Y140" s="2"/>
       <c r="Z140" s="2"/>
       <c r="AA140" s="2"/>
       <c r="AB140" s="2"/>
       <c r="AC140" s="2"/>
       <c r="AD140" s="2"/>
       <c r="AE140" s="2"/>
     </row>
-    <row r="141" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A141" s="4" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>1047</v>
+        <v>1046</v>
       </c>
       <c r="F141" s="2"/>
       <c r="G141" s="2"/>
       <c r="H141" s="2"/>
       <c r="I141" s="2"/>
       <c r="J141" s="2"/>
       <c r="K141" s="2"/>
       <c r="L141" s="2"/>
       <c r="M141" s="2"/>
       <c r="N141" s="2" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="O141" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="P141" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q141" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="R141" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="U141" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="V141" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="P141" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="W141" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X141" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y141" s="2"/>
       <c r="Z141" s="2"/>
       <c r="AA141" s="2"/>
       <c r="AB141" s="2"/>
       <c r="AC141" s="2"/>
       <c r="AD141" s="2"/>
       <c r="AE141" s="2"/>
     </row>
-    <row r="142" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A142" s="4" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>1048</v>
+        <v>1047</v>
       </c>
       <c r="F142" s="2"/>
       <c r="G142" s="2"/>
       <c r="H142" s="2"/>
       <c r="I142" s="2"/>
       <c r="J142" s="2"/>
       <c r="K142" s="2"/>
       <c r="L142" s="2"/>
       <c r="M142" s="2"/>
       <c r="N142" s="2" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="O142" s="2" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="P142" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q142" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R142" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U142" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V142" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="W142" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X142" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y142" s="2"/>
       <c r="Z142" s="2"/>
       <c r="AA142" s="2"/>
       <c r="AB142" s="2"/>
       <c r="AC142" s="2"/>
       <c r="AD142" s="2"/>
       <c r="AE142" s="2"/>
     </row>
-    <row r="143" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A143" s="4" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
       <c r="F143" s="2"/>
       <c r="G143" s="2"/>
       <c r="H143" s="2"/>
       <c r="I143" s="2"/>
       <c r="J143" s="2"/>
       <c r="K143" s="2"/>
       <c r="L143" s="2"/>
       <c r="M143" s="2"/>
       <c r="N143" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O143" s="2"/>
       <c r="P143" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q143" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R143" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S143" s="3">
         <v>40</v>
       </c>
       <c r="T143" s="3">
         <v>300</v>
       </c>
       <c r="U143" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V143" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W143" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X143" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y143" s="2"/>
       <c r="Z143" s="2"/>
       <c r="AA143" s="2"/>
       <c r="AB143" s="2"/>
       <c r="AC143" s="2"/>
       <c r="AD143" s="2"/>
       <c r="AE143" s="2"/>
     </row>
-    <row r="144" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A144" s="4" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="F144" s="2"/>
       <c r="G144" s="2"/>
       <c r="H144" s="2"/>
       <c r="I144" s="2"/>
       <c r="J144" s="2"/>
       <c r="K144" s="2"/>
       <c r="L144" s="2"/>
       <c r="M144" s="2"/>
       <c r="N144" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O144" s="2"/>
       <c r="P144" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q144" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R144" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S144" s="3">
         <v>40</v>
       </c>
       <c r="T144" s="3">
         <v>300</v>
       </c>
       <c r="U144" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V144" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W144" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X144" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y144" s="2"/>
       <c r="Z144" s="2"/>
       <c r="AA144" s="2"/>
       <c r="AB144" s="2"/>
       <c r="AC144" s="2"/>
       <c r="AD144" s="2"/>
       <c r="AE144" s="2"/>
     </row>
-    <row r="145" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A145" s="4" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E145" s="2" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
       <c r="F145" s="2"/>
       <c r="G145" s="2"/>
       <c r="H145" s="2"/>
       <c r="I145" s="2"/>
       <c r="J145" s="2"/>
       <c r="K145" s="2"/>
       <c r="L145" s="2"/>
       <c r="M145" s="2"/>
       <c r="N145" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O145" s="2"/>
       <c r="P145" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q145" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R145" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S145" s="3">
         <v>40</v>
       </c>
       <c r="T145" s="3">
         <v>300</v>
       </c>
       <c r="U145" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V145" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W145" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X145" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y145" s="2"/>
       <c r="Z145" s="2"/>
       <c r="AA145" s="2"/>
       <c r="AB145" s="2"/>
       <c r="AC145" s="2"/>
       <c r="AD145" s="2"/>
       <c r="AE145" s="2"/>
     </row>
-    <row r="146" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A146" s="4" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F146" s="2"/>
       <c r="G146" s="2"/>
       <c r="H146" s="2"/>
       <c r="I146" s="2"/>
       <c r="J146" s="2"/>
       <c r="K146" s="2"/>
       <c r="L146" s="2"/>
       <c r="M146" s="2"/>
       <c r="N146" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O146" s="2"/>
       <c r="P146" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q146" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R146" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S146" s="3">
         <v>40</v>
       </c>
       <c r="T146" s="3">
         <v>300</v>
       </c>
       <c r="U146" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V146" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W146" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X146" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y146" s="2"/>
       <c r="Z146" s="2"/>
       <c r="AA146" s="2"/>
       <c r="AB146" s="2"/>
       <c r="AC146" s="2"/>
       <c r="AD146" s="2"/>
       <c r="AE146" s="2"/>
     </row>
-    <row r="147" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A147" s="4" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B147" s="2" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C147" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E147" s="2" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F147" s="2"/>
       <c r="G147" s="2"/>
       <c r="H147" s="2"/>
       <c r="I147" s="2"/>
       <c r="J147" s="2"/>
       <c r="K147" s="2"/>
       <c r="L147" s="2"/>
       <c r="M147" s="2"/>
       <c r="N147" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O147" s="2"/>
       <c r="P147" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q147" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R147" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S147" s="3">
         <v>40</v>
       </c>
       <c r="T147" s="3">
         <v>300</v>
       </c>
       <c r="U147" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V147" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W147" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X147" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y147" s="2"/>
       <c r="Z147" s="2"/>
       <c r="AA147" s="2"/>
       <c r="AB147" s="2"/>
       <c r="AC147" s="2"/>
       <c r="AD147" s="2"/>
       <c r="AE147" s="2"/>
     </row>
-    <row r="148" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A148" s="4" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C148" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E148" s="2" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="F148" s="2"/>
       <c r="G148" s="2"/>
       <c r="H148" s="2"/>
       <c r="I148" s="2"/>
       <c r="J148" s="2"/>
       <c r="K148" s="2"/>
       <c r="L148" s="2"/>
       <c r="M148" s="2"/>
       <c r="N148" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O148" s="2"/>
       <c r="P148" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q148" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R148" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S148" s="3">
         <v>30</v>
       </c>
       <c r="T148" s="3">
         <v>200</v>
       </c>
       <c r="U148" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V148" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W148" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X148" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y148" s="2"/>
       <c r="Z148" s="2"/>
       <c r="AA148" s="2"/>
       <c r="AB148" s="2"/>
       <c r="AC148" s="2"/>
       <c r="AD148" s="2"/>
       <c r="AE148" s="2"/>
     </row>
-    <row r="149" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A149" s="4" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C149" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E149" s="2" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F149" s="2"/>
       <c r="G149" s="2"/>
       <c r="H149" s="2"/>
       <c r="I149" s="2"/>
       <c r="J149" s="2"/>
       <c r="K149" s="2"/>
       <c r="L149" s="2"/>
       <c r="M149" s="2"/>
       <c r="N149" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O149" s="2"/>
       <c r="P149" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q149" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R149" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S149" s="3">
         <v>30</v>
       </c>
       <c r="T149" s="3">
         <v>200</v>
       </c>
       <c r="U149" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V149" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W149" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X149" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y149" s="2"/>
       <c r="Z149" s="2"/>
       <c r="AA149" s="2"/>
       <c r="AB149" s="2"/>
       <c r="AC149" s="2"/>
       <c r="AD149" s="2"/>
       <c r="AE149" s="2"/>
     </row>
-    <row r="150" spans="1:31" s="10" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:31" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A150" s="4" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C150" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D150" s="3"/>
       <c r="E150" s="2" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="F150" s="2"/>
       <c r="G150" s="2"/>
       <c r="H150" s="2"/>
       <c r="I150" s="2"/>
       <c r="J150" s="2"/>
       <c r="K150" s="2"/>
       <c r="L150" s="2"/>
       <c r="M150" s="2"/>
       <c r="N150" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O150" s="2"/>
       <c r="P150" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q150" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R150" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S150" s="3">
         <v>30</v>
       </c>
       <c r="T150" s="3">
         <v>200</v>
       </c>
       <c r="U150" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V150" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W150" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X150" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y150" s="2"/>
       <c r="Z150" s="2"/>
       <c r="AA150" s="2"/>
       <c r="AB150" s="2"/>
       <c r="AC150" s="2"/>
       <c r="AD150" s="2"/>
       <c r="AE150" s="2"/>
     </row>
-    <row r="151" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A151" s="4" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E151" s="2" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F151" s="2"/>
       <c r="G151" s="2"/>
       <c r="H151" s="2"/>
       <c r="I151" s="2"/>
       <c r="J151" s="2"/>
       <c r="K151" s="2"/>
       <c r="L151" s="2"/>
       <c r="M151" s="2"/>
       <c r="N151" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O151" s="2"/>
       <c r="P151" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q151" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R151" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S151" s="3">
         <v>30</v>
       </c>
       <c r="T151" s="3">
         <v>200</v>
       </c>
       <c r="U151" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V151" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W151" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X151" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y151" s="2"/>
       <c r="Z151" s="2"/>
       <c r="AA151" s="2"/>
       <c r="AB151" s="2"/>
       <c r="AC151" s="2"/>
       <c r="AD151" s="2"/>
       <c r="AE151" s="2"/>
     </row>
-    <row r="152" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A152" s="4" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
       <c r="F152" s="2"/>
       <c r="G152" s="2"/>
       <c r="H152" s="2"/>
       <c r="I152" s="2"/>
       <c r="J152" s="2"/>
       <c r="K152" s="2"/>
       <c r="L152" s="2"/>
       <c r="M152" s="2"/>
       <c r="N152" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O152" s="2"/>
       <c r="P152" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q152" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R152" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S152" s="3">
         <v>30</v>
       </c>
       <c r="T152" s="3">
         <v>200</v>
       </c>
       <c r="U152" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V152" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W152" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X152" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y152" s="2"/>
       <c r="Z152" s="2"/>
       <c r="AA152" s="2"/>
       <c r="AB152" s="2"/>
       <c r="AC152" s="2"/>
       <c r="AD152" s="2"/>
       <c r="AE152" s="2"/>
     </row>
-    <row r="153" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A153" s="4" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F153" s="2"/>
       <c r="G153" s="2"/>
       <c r="H153" s="2"/>
       <c r="I153" s="2"/>
       <c r="J153" s="2"/>
       <c r="K153" s="2"/>
       <c r="L153" s="2"/>
       <c r="M153" s="2"/>
       <c r="N153" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O153" s="2"/>
       <c r="P153" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q153" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R153" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S153" s="3">
         <v>30</v>
       </c>
       <c r="T153" s="3">
         <v>200</v>
       </c>
       <c r="U153" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V153" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W153" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X153" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y153" s="2"/>
       <c r="Z153" s="2"/>
       <c r="AA153" s="2"/>
       <c r="AB153" s="2"/>
       <c r="AC153" s="2"/>
       <c r="AD153" s="2"/>
       <c r="AE153" s="2"/>
     </row>
-    <row r="154" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A154" s="4" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="F154" s="2"/>
       <c r="G154" s="2"/>
       <c r="H154" s="2"/>
       <c r="I154" s="2"/>
       <c r="J154" s="2"/>
       <c r="K154" s="2"/>
       <c r="L154" s="2"/>
       <c r="M154" s="2"/>
       <c r="N154" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O154" s="2"/>
       <c r="P154" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q154" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R154" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S154" s="3">
         <v>30</v>
       </c>
       <c r="T154" s="3">
         <v>200</v>
       </c>
       <c r="U154" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V154" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W154" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X154" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y154" s="2"/>
       <c r="Z154" s="2"/>
       <c r="AA154" s="2"/>
       <c r="AB154" s="2"/>
       <c r="AC154" s="2"/>
       <c r="AD154" s="2"/>
       <c r="AE154" s="2"/>
     </row>
-    <row r="155" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A155" s="4" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F155" s="2"/>
       <c r="G155" s="2"/>
       <c r="H155" s="2"/>
       <c r="I155" s="2"/>
       <c r="J155" s="2"/>
       <c r="K155" s="2"/>
       <c r="L155" s="2"/>
       <c r="M155" s="2"/>
       <c r="N155" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O155" s="2"/>
       <c r="P155" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q155" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R155" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S155" s="3">
         <v>30</v>
       </c>
       <c r="T155" s="3">
         <v>200</v>
       </c>
       <c r="U155" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V155" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W155" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X155" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y155" s="2"/>
       <c r="Z155" s="2"/>
       <c r="AA155" s="2"/>
       <c r="AB155" s="2"/>
       <c r="AC155" s="2"/>
       <c r="AD155" s="2"/>
       <c r="AE155" s="2"/>
     </row>
-    <row r="156" spans="1:31" s="10" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:31" s="10" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A156" s="4" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D156" s="3"/>
       <c r="E156" s="2" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F156" s="2"/>
       <c r="G156" s="2"/>
       <c r="H156" s="2"/>
       <c r="I156" s="2"/>
       <c r="J156" s="2"/>
       <c r="K156" s="2"/>
       <c r="L156" s="2"/>
       <c r="M156" s="2"/>
       <c r="N156" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O156" s="2"/>
       <c r="P156" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q156" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R156" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S156" s="3">
         <v>30</v>
       </c>
       <c r="T156" s="3">
         <v>200</v>
       </c>
       <c r="U156" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V156" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W156" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X156" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y156" s="2"/>
       <c r="Z156" s="2"/>
       <c r="AA156" s="2"/>
       <c r="AB156" s="2"/>
       <c r="AC156" s="2"/>
       <c r="AD156" s="2"/>
       <c r="AE156" s="2"/>
     </row>
-    <row r="157" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A157" s="4" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>1133</v>
+        <v>1132</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F157" s="2"/>
       <c r="G157" s="2"/>
       <c r="H157" s="2"/>
       <c r="I157" s="2"/>
       <c r="J157" s="2"/>
       <c r="K157" s="2"/>
       <c r="L157" s="2"/>
       <c r="M157" s="2"/>
       <c r="N157" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O157" s="2"/>
       <c r="P157" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q157" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R157" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S157" s="3">
         <v>30</v>
       </c>
       <c r="T157" s="3">
         <v>200</v>
       </c>
       <c r="U157" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V157" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W157" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X157" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y157" s="2"/>
       <c r="Z157" s="2"/>
       <c r="AA157" s="2"/>
       <c r="AB157" s="2"/>
       <c r="AC157" s="2"/>
       <c r="AD157" s="2"/>
       <c r="AE157" s="2"/>
     </row>
-    <row r="158" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A158" s="4" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>1049</v>
+        <v>1048</v>
       </c>
       <c r="F158" s="2"/>
       <c r="G158" s="2"/>
       <c r="H158" s="2"/>
       <c r="I158" s="2"/>
       <c r="J158" s="2"/>
       <c r="K158" s="2"/>
       <c r="L158" s="2"/>
       <c r="M158" s="2"/>
       <c r="N158" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O158" s="2"/>
       <c r="P158" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q158" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R158" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U158" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V158" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="W158" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X158" s="2" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="Y158" s="2"/>
       <c r="Z158" s="2"/>
       <c r="AA158" s="2"/>
       <c r="AB158" s="2"/>
       <c r="AC158" s="2"/>
       <c r="AD158" s="2"/>
       <c r="AE158" s="2"/>
     </row>
-    <row r="159" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A159" s="4" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="F159" s="2"/>
       <c r="G159" s="2"/>
       <c r="H159" s="2"/>
       <c r="I159" s="2"/>
       <c r="J159" s="2"/>
       <c r="K159" s="2"/>
       <c r="L159" s="2"/>
       <c r="M159" s="2"/>
       <c r="N159" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O159" s="2"/>
       <c r="P159" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q159" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R159" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U159" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V159" s="2" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="W159" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X159" s="2" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="Y159" s="2"/>
       <c r="Z159" s="2"/>
       <c r="AA159" s="2"/>
       <c r="AB159" s="2"/>
       <c r="AC159" s="2"/>
       <c r="AD159" s="2"/>
       <c r="AE159" s="2"/>
     </row>
-    <row r="160" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A160" s="4" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E160" s="2" t="s">
-        <v>1051</v>
+        <v>1050</v>
       </c>
       <c r="F160" s="2"/>
       <c r="G160" s="2"/>
       <c r="H160" s="2"/>
       <c r="I160" s="2"/>
       <c r="J160" s="2"/>
       <c r="K160" s="2"/>
       <c r="L160" s="2"/>
       <c r="M160" s="2"/>
       <c r="N160" s="2" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="O160" s="2"/>
       <c r="P160" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q160" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R160" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U160" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V160" s="2" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="W160" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X160" s="2" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="Y160" s="2"/>
       <c r="Z160" s="2"/>
       <c r="AA160" s="2"/>
       <c r="AB160" s="2"/>
       <c r="AC160" s="2"/>
       <c r="AD160" s="2"/>
       <c r="AE160" s="2"/>
     </row>
-    <row r="161" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A161" s="4" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="C161" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E161" s="2" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F161" s="2"/>
       <c r="G161" s="2"/>
       <c r="H161" s="2"/>
       <c r="I161" s="2"/>
       <c r="J161" s="2"/>
       <c r="K161" s="2"/>
       <c r="L161" s="2"/>
       <c r="M161" s="2"/>
       <c r="N161" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O161" s="2"/>
       <c r="P161" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q161" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R161" s="2" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="U161" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V161" s="2" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="W161" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X161" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y161" s="2"/>
       <c r="Z161" s="2"/>
       <c r="AA161" s="2"/>
       <c r="AB161" s="2"/>
       <c r="AC161" s="2"/>
       <c r="AD161" s="2"/>
       <c r="AE161" s="2"/>
     </row>
-    <row r="162" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A162" s="4" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E162" s="2" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="F162" s="2"/>
       <c r="G162" s="2"/>
       <c r="H162" s="2"/>
       <c r="I162" s="2"/>
       <c r="J162" s="2"/>
       <c r="K162" s="2"/>
       <c r="L162" s="2"/>
       <c r="M162" s="2"/>
       <c r="N162" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O162" s="2"/>
       <c r="P162" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q162" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R162" s="2" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="U162" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V162" s="2" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="W162" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X162" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y162" s="2"/>
       <c r="Z162" s="2"/>
       <c r="AA162" s="2"/>
       <c r="AB162" s="2"/>
       <c r="AC162" s="2"/>
       <c r="AD162" s="2"/>
       <c r="AE162" s="2"/>
     </row>
-    <row r="163" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A163" s="4" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>1052</v>
+        <v>1051</v>
       </c>
       <c r="F163" s="2"/>
       <c r="G163" s="2"/>
       <c r="H163" s="2"/>
       <c r="I163" s="2"/>
       <c r="J163" s="2"/>
       <c r="K163" s="2"/>
       <c r="L163" s="2"/>
       <c r="M163" s="2"/>
       <c r="N163" s="2" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="O163" s="2"/>
       <c r="P163" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q163" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R163" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U163" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V163" s="2" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="W163" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X163" s="2" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="Y163" s="2"/>
       <c r="Z163" s="2"/>
       <c r="AA163" s="2"/>
       <c r="AB163" s="2"/>
       <c r="AC163" s="2"/>
       <c r="AD163" s="2"/>
       <c r="AE163" s="2"/>
     </row>
-    <row r="164" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A164" s="4" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>1053</v>
+        <v>1052</v>
       </c>
       <c r="F164" s="2"/>
       <c r="G164" s="2"/>
       <c r="H164" s="2"/>
       <c r="I164" s="2"/>
       <c r="J164" s="2"/>
       <c r="K164" s="2"/>
       <c r="L164" s="2"/>
       <c r="M164" s="2"/>
       <c r="N164" s="2" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="O164" s="2" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="P164" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q164" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R164" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U164" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V164" s="2" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="W164" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X164" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y164" s="2"/>
       <c r="Z164" s="2"/>
       <c r="AA164" s="2"/>
       <c r="AB164" s="2"/>
       <c r="AC164" s="2"/>
       <c r="AD164" s="2"/>
       <c r="AE164" s="2"/>
     </row>
-    <row r="165" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A165" s="4" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>1134</v>
+        <v>1133</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>1054</v>
+        <v>1053</v>
       </c>
       <c r="F165" s="2"/>
       <c r="G165" s="2"/>
       <c r="H165" s="2"/>
       <c r="I165" s="2"/>
       <c r="J165" s="2"/>
       <c r="K165" s="2"/>
       <c r="L165" s="2"/>
       <c r="M165" s="2"/>
       <c r="N165" s="2" t="s">
-        <v>838</v>
+        <v>837</v>
       </c>
       <c r="O165" s="2" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="P165" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q165" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R165" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U165" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V165" s="2" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="W165" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X165" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y165" s="2"/>
       <c r="Z165" s="2"/>
       <c r="AA165" s="2"/>
       <c r="AB165" s="2"/>
       <c r="AC165" s="2"/>
       <c r="AD165" s="2"/>
       <c r="AE165" s="2"/>
     </row>
-    <row r="166" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A166" s="4" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B166" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C166" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E166" s="2" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="F166" s="2"/>
       <c r="G166" s="2"/>
       <c r="H166" s="2"/>
       <c r="I166" s="2"/>
       <c r="J166" s="2"/>
       <c r="K166" s="2"/>
       <c r="L166" s="2"/>
       <c r="M166" s="2"/>
       <c r="N166" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O166" s="2"/>
       <c r="P166" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q166" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R166" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S166" s="3">
         <v>40</v>
       </c>
       <c r="T166" s="3">
         <v>300</v>
       </c>
       <c r="U166" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V166" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W166" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X166" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y166" s="2"/>
       <c r="Z166" s="2"/>
       <c r="AA166" s="2"/>
       <c r="AB166" s="2"/>
       <c r="AC166" s="2"/>
       <c r="AD166" s="2"/>
       <c r="AE166" s="2"/>
     </row>
-    <row r="167" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A167" s="4" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C167" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E167" s="2" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F167" s="2"/>
       <c r="G167" s="2"/>
       <c r="H167" s="2"/>
       <c r="I167" s="2"/>
       <c r="J167" s="2"/>
       <c r="K167" s="2"/>
       <c r="L167" s="2"/>
       <c r="M167" s="2"/>
       <c r="N167" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O167" s="2"/>
       <c r="P167" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q167" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R167" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S167" s="3">
         <v>40</v>
       </c>
       <c r="T167" s="3">
         <v>300</v>
       </c>
       <c r="U167" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V167" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W167" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X167" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y167" s="2"/>
       <c r="Z167" s="2"/>
       <c r="AA167" s="2"/>
       <c r="AB167" s="2"/>
       <c r="AC167" s="2"/>
       <c r="AD167" s="2"/>
       <c r="AE167" s="2"/>
     </row>
-    <row r="168" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A168" s="4" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E168" s="2" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="F168" s="2"/>
       <c r="G168" s="2"/>
       <c r="H168" s="2"/>
       <c r="I168" s="2"/>
       <c r="J168" s="2"/>
       <c r="K168" s="2"/>
       <c r="L168" s="2"/>
       <c r="M168" s="2"/>
       <c r="N168" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O168" s="2"/>
       <c r="P168" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q168" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R168" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S168" s="3">
         <v>40</v>
       </c>
       <c r="T168" s="3">
         <v>300</v>
       </c>
       <c r="U168" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V168" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W168" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X168" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y168" s="2"/>
       <c r="Z168" s="2"/>
       <c r="AA168" s="2"/>
       <c r="AB168" s="2"/>
       <c r="AC168" s="2"/>
       <c r="AD168" s="2"/>
       <c r="AE168" s="2"/>
     </row>
-    <row r="169" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A169" s="4" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E169" s="2" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F169" s="2"/>
       <c r="G169" s="2"/>
       <c r="H169" s="2"/>
       <c r="I169" s="2"/>
       <c r="J169" s="2"/>
       <c r="K169" s="2"/>
       <c r="L169" s="2"/>
       <c r="M169" s="2"/>
       <c r="N169" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O169" s="2"/>
       <c r="P169" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q169" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R169" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S169" s="3">
         <v>40</v>
       </c>
       <c r="T169" s="3">
         <v>300</v>
       </c>
       <c r="U169" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V169" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W169" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X169" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y169" s="2"/>
       <c r="Z169" s="2"/>
       <c r="AA169" s="2"/>
       <c r="AB169" s="2"/>
       <c r="AC169" s="2"/>
       <c r="AD169" s="2"/>
       <c r="AE169" s="2"/>
     </row>
-    <row r="170" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A170" s="4" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E170" s="2" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="F170" s="2"/>
       <c r="G170" s="2"/>
       <c r="H170" s="2"/>
       <c r="I170" s="2"/>
       <c r="J170" s="2"/>
       <c r="K170" s="2"/>
       <c r="L170" s="2"/>
       <c r="M170" s="2"/>
       <c r="N170" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O170" s="2"/>
       <c r="P170" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q170" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R170" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S170" s="3">
         <v>40</v>
       </c>
       <c r="T170" s="3">
         <v>300</v>
       </c>
       <c r="U170" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V170" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W170" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X170" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y170" s="2"/>
       <c r="Z170" s="2"/>
       <c r="AA170" s="2"/>
       <c r="AB170" s="2"/>
       <c r="AC170" s="2"/>
       <c r="AD170" s="2"/>
       <c r="AE170" s="2"/>
     </row>
-    <row r="171" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A171" s="4" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C171" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F171" s="2"/>
       <c r="G171" s="2"/>
       <c r="H171" s="2"/>
       <c r="I171" s="2"/>
       <c r="J171" s="2"/>
       <c r="K171" s="2"/>
       <c r="L171" s="2"/>
       <c r="M171" s="2"/>
       <c r="N171" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O171" s="2"/>
       <c r="P171" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q171" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R171" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S171" s="3">
         <v>30</v>
       </c>
       <c r="T171" s="3">
         <v>200</v>
       </c>
       <c r="U171" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V171" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W171" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X171" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y171" s="2"/>
       <c r="Z171" s="2"/>
       <c r="AA171" s="2"/>
       <c r="AB171" s="2"/>
       <c r="AC171" s="2"/>
       <c r="AD171" s="2"/>
       <c r="AE171" s="2"/>
     </row>
-    <row r="172" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A172" s="4" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="F172" s="2"/>
       <c r="G172" s="2"/>
       <c r="H172" s="2"/>
       <c r="I172" s="2"/>
       <c r="J172" s="2"/>
       <c r="K172" s="2"/>
       <c r="L172" s="2"/>
       <c r="M172" s="2"/>
       <c r="N172" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O172" s="2"/>
       <c r="P172" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q172" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R172" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S172" s="3">
         <v>30</v>
       </c>
       <c r="T172" s="3">
         <v>200</v>
       </c>
       <c r="U172" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V172" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W172" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X172" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y172" s="2"/>
       <c r="Z172" s="2"/>
       <c r="AA172" s="2"/>
       <c r="AB172" s="2"/>
       <c r="AC172" s="2"/>
       <c r="AD172" s="2"/>
       <c r="AE172" s="2"/>
     </row>
-    <row r="173" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A173" s="4" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F173" s="2"/>
       <c r="G173" s="2"/>
       <c r="H173" s="2"/>
       <c r="I173" s="2"/>
       <c r="J173" s="2"/>
       <c r="K173" s="2"/>
       <c r="L173" s="2"/>
       <c r="M173" s="2"/>
       <c r="N173" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O173" s="2"/>
       <c r="P173" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q173" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R173" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S173" s="3">
         <v>30</v>
       </c>
       <c r="T173" s="3">
         <v>200</v>
       </c>
       <c r="U173" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V173" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W173" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X173" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y173" s="2"/>
       <c r="Z173" s="2"/>
       <c r="AA173" s="2"/>
       <c r="AB173" s="2"/>
       <c r="AC173" s="2"/>
       <c r="AD173" s="2"/>
       <c r="AE173" s="2"/>
     </row>
-    <row r="174" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A174" s="4" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
       <c r="F174" s="2"/>
       <c r="G174" s="2"/>
       <c r="H174" s="2"/>
       <c r="I174" s="2"/>
       <c r="J174" s="2"/>
       <c r="K174" s="2"/>
       <c r="L174" s="2"/>
       <c r="M174" s="2"/>
       <c r="N174" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O174" s="2"/>
       <c r="P174" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q174" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R174" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S174" s="3">
         <v>30</v>
       </c>
       <c r="T174" s="3">
         <v>200</v>
       </c>
       <c r="U174" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V174" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W174" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X174" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y174" s="2"/>
       <c r="Z174" s="2"/>
       <c r="AA174" s="2"/>
       <c r="AB174" s="2"/>
       <c r="AC174" s="2"/>
       <c r="AD174" s="2"/>
       <c r="AE174" s="2"/>
     </row>
-    <row r="175" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A175" s="4" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F175" s="2"/>
       <c r="G175" s="2"/>
       <c r="H175" s="2"/>
       <c r="I175" s="2"/>
       <c r="J175" s="2"/>
       <c r="K175" s="2"/>
       <c r="L175" s="2"/>
       <c r="M175" s="2"/>
       <c r="N175" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O175" s="2"/>
       <c r="P175" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q175" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R175" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S175" s="3">
         <v>30</v>
       </c>
       <c r="T175" s="3">
         <v>200</v>
       </c>
       <c r="U175" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V175" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W175" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X175" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y175" s="2"/>
       <c r="Z175" s="2"/>
       <c r="AA175" s="2"/>
       <c r="AB175" s="2"/>
       <c r="AC175" s="2"/>
       <c r="AD175" s="2"/>
       <c r="AE175" s="2"/>
     </row>
-    <row r="176" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A176" s="4" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="F176" s="2"/>
       <c r="G176" s="2"/>
       <c r="H176" s="2"/>
       <c r="I176" s="2"/>
       <c r="J176" s="2"/>
       <c r="K176" s="2"/>
       <c r="L176" s="2"/>
       <c r="M176" s="2"/>
       <c r="N176" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O176" s="2"/>
       <c r="P176" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q176" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R176" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S176" s="3">
         <v>30</v>
       </c>
       <c r="T176" s="3">
         <v>200</v>
       </c>
       <c r="U176" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V176" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W176" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X176" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y176" s="2"/>
       <c r="Z176" s="2"/>
       <c r="AA176" s="2"/>
       <c r="AB176" s="2"/>
       <c r="AC176" s="2"/>
       <c r="AD176" s="2"/>
       <c r="AE176" s="2"/>
     </row>
-    <row r="177" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A177" s="4" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F177" s="2"/>
       <c r="G177" s="2"/>
       <c r="H177" s="2"/>
       <c r="I177" s="2"/>
       <c r="J177" s="2"/>
       <c r="K177" s="2"/>
       <c r="L177" s="2"/>
       <c r="M177" s="2"/>
       <c r="N177" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O177" s="2"/>
       <c r="P177" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q177" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R177" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S177" s="3">
         <v>30</v>
       </c>
       <c r="T177" s="3">
         <v>200</v>
       </c>
       <c r="U177" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V177" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W177" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X177" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y177" s="2"/>
       <c r="Z177" s="2"/>
       <c r="AA177" s="2"/>
       <c r="AB177" s="2"/>
       <c r="AC177" s="2"/>
       <c r="AD177" s="2"/>
       <c r="AE177" s="2"/>
     </row>
-    <row r="178" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A178" s="4" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
       <c r="F178" s="2"/>
       <c r="G178" s="2"/>
       <c r="H178" s="2"/>
       <c r="I178" s="2"/>
       <c r="J178" s="2"/>
       <c r="K178" s="2"/>
       <c r="L178" s="2"/>
       <c r="M178" s="2"/>
       <c r="N178" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O178" s="2"/>
       <c r="P178" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q178" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R178" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S178" s="3">
         <v>30</v>
       </c>
       <c r="T178" s="3">
         <v>200</v>
       </c>
       <c r="U178" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V178" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W178" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X178" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y178" s="2"/>
       <c r="Z178" s="2"/>
       <c r="AA178" s="2"/>
       <c r="AB178" s="2"/>
       <c r="AC178" s="2"/>
       <c r="AD178" s="2"/>
       <c r="AE178" s="2"/>
     </row>
-    <row r="179" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A179" s="4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F179" s="2"/>
       <c r="G179" s="2"/>
       <c r="H179" s="2"/>
       <c r="I179" s="2"/>
       <c r="J179" s="2"/>
       <c r="K179" s="2"/>
       <c r="L179" s="2"/>
       <c r="M179" s="2"/>
       <c r="N179" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O179" s="2"/>
       <c r="P179" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q179" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R179" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S179" s="3">
         <v>30</v>
       </c>
       <c r="T179" s="3">
         <v>200</v>
       </c>
       <c r="U179" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V179" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W179" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X179" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y179" s="2"/>
       <c r="Z179" s="2"/>
       <c r="AA179" s="2"/>
       <c r="AB179" s="2"/>
       <c r="AC179" s="2"/>
       <c r="AD179" s="2"/>
       <c r="AE179" s="2"/>
     </row>
-    <row r="180" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A180" s="4" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>1135</v>
+        <v>1134</v>
       </c>
       <c r="C180" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="F180" s="2"/>
       <c r="G180" s="2"/>
       <c r="H180" s="2"/>
       <c r="I180" s="2"/>
       <c r="J180" s="2"/>
       <c r="K180" s="2"/>
       <c r="L180" s="2"/>
       <c r="M180" s="2"/>
       <c r="N180" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O180" s="2"/>
       <c r="P180" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q180" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R180" s="2" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="S180" s="3">
         <v>30</v>
       </c>
       <c r="T180" s="3">
         <v>200</v>
       </c>
       <c r="U180" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V180" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W180" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X180" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y180" s="2"/>
       <c r="Z180" s="2"/>
       <c r="AA180" s="2"/>
       <c r="AB180" s="2"/>
       <c r="AC180" s="2"/>
       <c r="AD180" s="2"/>
       <c r="AE180" s="2"/>
     </row>
-    <row r="181" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A181" s="4" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C181" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E181" s="2" t="s">
-        <v>1055</v>
+        <v>1054</v>
       </c>
       <c r="F181" s="2"/>
       <c r="G181" s="2"/>
       <c r="H181" s="2"/>
       <c r="I181" s="2"/>
       <c r="J181" s="2"/>
       <c r="K181" s="2"/>
       <c r="L181" s="2"/>
       <c r="M181" s="2"/>
       <c r="N181" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O181" s="2"/>
       <c r="P181" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q181" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R181" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U181" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V181" s="2" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="W181" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X181" s="2" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="Y181" s="2"/>
       <c r="Z181" s="2"/>
       <c r="AA181" s="2"/>
       <c r="AB181" s="2"/>
       <c r="AC181" s="2"/>
       <c r="AD181" s="2"/>
       <c r="AE181" s="2"/>
     </row>
-    <row r="182" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A182" s="4" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="C182" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E182" s="2" t="s">
-        <v>1056</v>
+        <v>1055</v>
       </c>
       <c r="F182" s="2"/>
       <c r="G182" s="2"/>
       <c r="H182" s="2"/>
       <c r="I182" s="2"/>
       <c r="J182" s="2"/>
       <c r="K182" s="2"/>
       <c r="L182" s="2"/>
       <c r="M182" s="2"/>
       <c r="N182" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O182" s="2"/>
       <c r="P182" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q182" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R182" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U182" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V182" s="2" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="W182" s="2" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="X182" s="2" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="Y182" s="2"/>
       <c r="Z182" s="2"/>
       <c r="AA182" s="2"/>
       <c r="AB182" s="2"/>
       <c r="AC182" s="2"/>
       <c r="AD182" s="2"/>
       <c r="AE182" s="2"/>
     </row>
-    <row r="183" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A183" s="4" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E183" s="2" t="s">
-        <v>1057</v>
+        <v>1056</v>
       </c>
       <c r="F183" s="2"/>
       <c r="G183" s="2"/>
       <c r="H183" s="2"/>
       <c r="I183" s="2"/>
       <c r="J183" s="2"/>
       <c r="K183" s="2"/>
       <c r="L183" s="2"/>
       <c r="M183" s="2"/>
       <c r="N183" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O183" s="2"/>
       <c r="P183" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q183" s="2" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="R183" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S183" s="3">
         <v>0</v>
       </c>
       <c r="T183" s="3">
         <v>1000</v>
       </c>
       <c r="U183" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V183" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W183" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X183" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y183" s="2"/>
       <c r="Z183" s="2"/>
       <c r="AA183" s="2"/>
       <c r="AB183" s="2"/>
       <c r="AC183" s="2"/>
       <c r="AD183" s="2"/>
       <c r="AE183" s="2"/>
     </row>
-    <row r="184" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A184" s="4" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E184" s="2" t="s">
-        <v>1058</v>
+        <v>1057</v>
       </c>
       <c r="F184" s="2"/>
       <c r="G184" s="2"/>
       <c r="H184" s="2"/>
       <c r="I184" s="2"/>
       <c r="J184" s="2"/>
       <c r="K184" s="2"/>
       <c r="L184" s="2"/>
       <c r="M184" s="2"/>
       <c r="N184" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O184" s="2"/>
       <c r="P184" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q184" s="2" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="R184" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S184" s="3">
         <v>0</v>
       </c>
       <c r="T184" s="3">
         <v>1000</v>
       </c>
       <c r="U184" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V184" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W184" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X184" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y184" s="2"/>
       <c r="Z184" s="2"/>
       <c r="AA184" s="2"/>
       <c r="AB184" s="2"/>
       <c r="AC184" s="2"/>
       <c r="AD184" s="2"/>
       <c r="AE184" s="2"/>
     </row>
-    <row r="185" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A185" s="4" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="C185" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E185" s="2" t="s">
-        <v>1059</v>
+        <v>1058</v>
       </c>
       <c r="F185" s="2"/>
       <c r="G185" s="2"/>
       <c r="H185" s="2"/>
       <c r="I185" s="2"/>
       <c r="J185" s="2"/>
       <c r="K185" s="2"/>
       <c r="L185" s="2"/>
       <c r="M185" s="2"/>
       <c r="N185" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O185" s="2"/>
       <c r="P185" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q185" s="2" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="R185" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S185" s="3">
         <v>0</v>
       </c>
       <c r="T185" s="3">
         <v>1000</v>
       </c>
       <c r="U185" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V185" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W185" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X185" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y185" s="2"/>
       <c r="Z185" s="2"/>
       <c r="AA185" s="2"/>
       <c r="AB185" s="2"/>
       <c r="AC185" s="2"/>
       <c r="AD185" s="2"/>
       <c r="AE185" s="2"/>
     </row>
-    <row r="186" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A186" s="4" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="C186" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E186" s="2" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
       <c r="F186" s="2"/>
       <c r="G186" s="2"/>
       <c r="H186" s="2"/>
       <c r="I186" s="2"/>
       <c r="J186" s="2"/>
       <c r="K186" s="2"/>
       <c r="L186" s="2"/>
       <c r="M186" s="2"/>
       <c r="N186" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O186" s="2"/>
       <c r="P186" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q186" s="2" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="R186" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S186" s="3">
         <v>0</v>
       </c>
       <c r="T186" s="3">
         <v>100000</v>
       </c>
       <c r="U186" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V186" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W186" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X186" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y186" s="2"/>
       <c r="Z186" s="2"/>
       <c r="AA186" s="2"/>
       <c r="AB186" s="2"/>
       <c r="AC186" s="2"/>
       <c r="AD186" s="2"/>
       <c r="AE186" s="2"/>
     </row>
-    <row r="187" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A187" s="4" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>1061</v>
+        <v>1060</v>
       </c>
       <c r="F187" s="2"/>
       <c r="G187" s="2"/>
       <c r="H187" s="2"/>
       <c r="I187" s="2"/>
       <c r="J187" s="2"/>
       <c r="K187" s="2"/>
       <c r="L187" s="2"/>
       <c r="M187" s="2"/>
       <c r="N187" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O187" s="2"/>
       <c r="P187" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q187" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R187" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S187" s="3">
         <v>0</v>
       </c>
       <c r="T187" s="3">
         <v>100000</v>
       </c>
       <c r="U187" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V187" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W187" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X187" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y187" s="2"/>
       <c r="Z187" s="2"/>
       <c r="AA187" s="2"/>
       <c r="AB187" s="2"/>
       <c r="AC187" s="2"/>
       <c r="AD187" s="2"/>
       <c r="AE187" s="2"/>
     </row>
-    <row r="188" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A188" s="4" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>1062</v>
+        <v>1061</v>
       </c>
       <c r="F188" s="2"/>
       <c r="G188" s="2"/>
       <c r="H188" s="2"/>
       <c r="I188" s="2"/>
       <c r="J188" s="2"/>
       <c r="K188" s="2"/>
       <c r="L188" s="2"/>
       <c r="M188" s="2"/>
       <c r="N188" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O188" s="2"/>
       <c r="P188" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q188" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R188" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S188" s="3">
         <v>0</v>
       </c>
       <c r="T188" s="3">
         <v>100000</v>
       </c>
       <c r="U188" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V188" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W188" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X188" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y188" s="2"/>
       <c r="Z188" s="2"/>
       <c r="AA188" s="2"/>
       <c r="AB188" s="2"/>
       <c r="AC188" s="2"/>
       <c r="AD188" s="2"/>
       <c r="AE188" s="2"/>
     </row>
-    <row r="189" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A189" s="4" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>1136</v>
+        <v>1135</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>1063</v>
+        <v>1062</v>
       </c>
       <c r="F189" s="2"/>
       <c r="G189" s="2"/>
       <c r="H189" s="2"/>
       <c r="I189" s="2"/>
       <c r="J189" s="2"/>
       <c r="K189" s="2"/>
       <c r="L189" s="2"/>
       <c r="M189" s="2"/>
       <c r="N189" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O189" s="2"/>
       <c r="P189" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q189" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R189" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S189" s="3">
         <v>0</v>
       </c>
       <c r="T189" s="3">
         <v>100000</v>
       </c>
       <c r="U189" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V189" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W189" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X189" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y189" s="2"/>
       <c r="Z189" s="2"/>
       <c r="AA189" s="2"/>
       <c r="AB189" s="2"/>
       <c r="AC189" s="2"/>
       <c r="AD189" s="2"/>
       <c r="AE189" s="2"/>
     </row>
-    <row r="190" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A190" s="4" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C190" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
       <c r="F190" s="2"/>
       <c r="G190" s="2"/>
       <c r="H190" s="2"/>
       <c r="I190" s="2"/>
       <c r="J190" s="2"/>
       <c r="K190" s="2"/>
       <c r="L190" s="2"/>
       <c r="M190" s="2"/>
       <c r="N190" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O190" s="2"/>
       <c r="P190" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q190" s="2" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="R190" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S190" s="3">
         <v>0</v>
       </c>
       <c r="T190" s="3">
         <v>1000</v>
       </c>
       <c r="U190" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V190" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W190" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X190" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y190" s="2"/>
       <c r="Z190" s="2"/>
       <c r="AA190" s="2"/>
       <c r="AB190" s="2"/>
       <c r="AC190" s="2"/>
       <c r="AD190" s="2"/>
       <c r="AE190" s="2"/>
     </row>
-    <row r="191" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A191" s="4" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
       <c r="F191" s="2"/>
       <c r="G191" s="2"/>
       <c r="H191" s="2"/>
       <c r="I191" s="2"/>
       <c r="J191" s="2"/>
       <c r="K191" s="2"/>
       <c r="L191" s="2"/>
       <c r="M191" s="2"/>
       <c r="N191" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O191" s="2"/>
       <c r="P191" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q191" s="2" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="R191" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S191" s="3">
         <v>0</v>
       </c>
       <c r="T191" s="3">
         <v>1000</v>
       </c>
       <c r="U191" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V191" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W191" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X191" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y191" s="2"/>
       <c r="Z191" s="2"/>
       <c r="AA191" s="2"/>
       <c r="AB191" s="2"/>
       <c r="AC191" s="2"/>
       <c r="AD191" s="2"/>
       <c r="AE191" s="2"/>
     </row>
-    <row r="192" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A192" s="4" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E192" s="2" t="s">
-        <v>1066</v>
+        <v>1065</v>
       </c>
       <c r="F192" s="2"/>
       <c r="G192" s="2"/>
       <c r="H192" s="2"/>
       <c r="I192" s="2"/>
       <c r="J192" s="2"/>
       <c r="K192" s="2"/>
       <c r="L192" s="2"/>
       <c r="M192" s="2"/>
       <c r="N192" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O192" s="2"/>
       <c r="P192" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q192" s="2" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="R192" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S192" s="3">
         <v>0</v>
       </c>
       <c r="T192" s="3">
         <v>1000</v>
       </c>
       <c r="U192" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V192" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W192" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X192" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y192" s="2"/>
       <c r="Z192" s="2"/>
       <c r="AA192" s="2"/>
       <c r="AB192" s="2"/>
       <c r="AC192" s="2"/>
       <c r="AD192" s="2"/>
       <c r="AE192" s="2"/>
     </row>
-    <row r="193" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A193" s="4" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
       <c r="F193" s="2"/>
       <c r="G193" s="2"/>
       <c r="H193" s="2"/>
       <c r="I193" s="2"/>
       <c r="J193" s="2"/>
       <c r="K193" s="2"/>
       <c r="L193" s="2"/>
       <c r="M193" s="2"/>
       <c r="N193" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O193" s="2"/>
       <c r="P193" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q193" s="2" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="R193" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S193" s="3">
         <v>0</v>
       </c>
       <c r="T193" s="3">
         <v>100000</v>
       </c>
       <c r="U193" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V193" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W193" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X193" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y193" s="2"/>
       <c r="Z193" s="2"/>
       <c r="AA193" s="2"/>
       <c r="AB193" s="2"/>
       <c r="AC193" s="2"/>
       <c r="AD193" s="2"/>
       <c r="AE193" s="2"/>
     </row>
-    <row r="194" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A194" s="4" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E194" s="2" t="s">
-        <v>1068</v>
+        <v>1067</v>
       </c>
       <c r="F194" s="2"/>
       <c r="G194" s="2"/>
       <c r="H194" s="2"/>
       <c r="I194" s="2"/>
       <c r="J194" s="2"/>
       <c r="K194" s="2"/>
       <c r="L194" s="2"/>
       <c r="M194" s="2"/>
       <c r="N194" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O194" s="2"/>
       <c r="P194" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q194" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R194" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S194" s="3">
         <v>0</v>
       </c>
       <c r="T194" s="3">
         <v>100000</v>
       </c>
       <c r="U194" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V194" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W194" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X194" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y194" s="2"/>
       <c r="Z194" s="2"/>
       <c r="AA194" s="2"/>
       <c r="AB194" s="2"/>
       <c r="AC194" s="2"/>
       <c r="AD194" s="2"/>
       <c r="AE194" s="2"/>
     </row>
-    <row r="195" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A195" s="4" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>1069</v>
+        <v>1068</v>
       </c>
       <c r="F195" s="2"/>
       <c r="G195" s="2"/>
       <c r="H195" s="2"/>
       <c r="I195" s="2"/>
       <c r="J195" s="2"/>
       <c r="K195" s="2"/>
       <c r="L195" s="2"/>
       <c r="M195" s="2"/>
       <c r="N195" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O195" s="2"/>
       <c r="P195" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q195" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R195" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S195" s="3">
         <v>0</v>
       </c>
       <c r="T195" s="3">
         <v>100000</v>
       </c>
       <c r="U195" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V195" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W195" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X195" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y195" s="2"/>
       <c r="Z195" s="2"/>
       <c r="AA195" s="2"/>
       <c r="AB195" s="2"/>
       <c r="AC195" s="2"/>
       <c r="AD195" s="2"/>
       <c r="AE195" s="2"/>
     </row>
-    <row r="196" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A196" s="4" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>1070</v>
+        <v>1069</v>
       </c>
       <c r="F196" s="2"/>
       <c r="G196" s="2"/>
       <c r="H196" s="2"/>
       <c r="I196" s="2"/>
       <c r="J196" s="2"/>
       <c r="K196" s="2"/>
       <c r="L196" s="2"/>
       <c r="M196" s="2"/>
       <c r="N196" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O196" s="2"/>
       <c r="P196" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Q196" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="R196" s="2" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="S196" s="3">
         <v>0</v>
       </c>
       <c r="T196" s="3">
         <v>100000</v>
       </c>
       <c r="U196" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="V196" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="W196" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="X196" s="2" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="Y196" s="2"/>
       <c r="Z196" s="2"/>
       <c r="AA196" s="2"/>
       <c r="AB196" s="2"/>
       <c r="AC196" s="2"/>
       <c r="AD196" s="2"/>
       <c r="AE196" s="2"/>
     </row>
-    <row r="197" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A197" s="9" t="s">
+        <v>307</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="C197" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E197" s="2" t="s">
         <v>308</v>
-      </c>
-[...7 lines deleted...]
-        <v>309</v>
       </c>
       <c r="F197" s="2"/>
       <c r="G197" s="2"/>
       <c r="H197" s="2"/>
       <c r="I197" s="2"/>
       <c r="J197" s="2"/>
       <c r="K197" s="2"/>
       <c r="L197" s="2"/>
       <c r="M197" s="2"/>
       <c r="N197" s="2" t="s">
-        <v>839</v>
+        <v>838</v>
       </c>
       <c r="O197" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="P197" s="1" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="Q197" s="2"/>
       <c r="R197" s="2"/>
       <c r="U197" s="2"/>
       <c r="V197" s="2"/>
       <c r="W197" s="2"/>
       <c r="X197" s="2"/>
       <c r="Y197" s="2"/>
       <c r="Z197" s="2"/>
       <c r="AA197" s="2"/>
       <c r="AB197" s="2"/>
       <c r="AC197" s="2"/>
       <c r="AD197" s="2"/>
       <c r="AE197" s="2"/>
     </row>
-    <row r="198" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A198" s="9" t="s">
+        <v>311</v>
+      </c>
+      <c r="B198" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="C198" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E198" s="2" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F198" s="2"/>
       <c r="G198" s="2"/>
       <c r="H198" s="2"/>
       <c r="I198" s="2"/>
       <c r="J198" s="2"/>
       <c r="K198" s="2"/>
       <c r="L198" s="2"/>
       <c r="M198" s="2"/>
       <c r="N198" s="2" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="O198" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="P198" s="2" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="Q198" s="2"/>
       <c r="R198" s="2"/>
       <c r="U198" s="2"/>
       <c r="V198" s="2"/>
       <c r="W198" s="2"/>
       <c r="X198" s="2"/>
       <c r="Y198" s="2"/>
       <c r="Z198" s="2"/>
       <c r="AA198" s="2"/>
       <c r="AB198" s="2"/>
       <c r="AC198" s="2"/>
       <c r="AD198" s="2"/>
       <c r="AE198" s="2"/>
     </row>
-    <row r="199" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A199" s="9" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="F199" s="2"/>
       <c r="G199" s="2"/>
       <c r="H199" s="2"/>
       <c r="I199" s="2"/>
       <c r="J199" s="2"/>
       <c r="K199" s="2"/>
       <c r="L199" s="2"/>
       <c r="M199" s="2"/>
       <c r="N199" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O199" s="2"/>
       <c r="P199" s="2" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="Q199" s="2"/>
       <c r="R199" s="2"/>
       <c r="U199" s="2"/>
       <c r="V199" s="2"/>
       <c r="W199" s="2"/>
       <c r="X199" s="2"/>
       <c r="Y199" s="2"/>
       <c r="Z199" s="2"/>
       <c r="AA199" s="2"/>
       <c r="AB199" s="2"/>
       <c r="AC199" s="2"/>
       <c r="AD199" s="2"/>
       <c r="AE199" s="2"/>
     </row>
-    <row r="200" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A200" s="9" t="s">
+        <v>317</v>
+      </c>
+      <c r="B200" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="C200" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E200" s="2" t="s">
         <v>318</v>
-      </c>
-[...7 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F200" s="2"/>
       <c r="G200" s="2"/>
       <c r="H200" s="2"/>
       <c r="I200" s="2"/>
       <c r="J200" s="2"/>
       <c r="K200" s="2"/>
       <c r="L200" s="2"/>
       <c r="M200" s="2"/>
       <c r="N200" s="2" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="O200" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="P200" s="2" t="s">
         <v>320</v>
-      </c>
-[...1 lines deleted...]
-        <v>321</v>
       </c>
       <c r="Q200" s="2"/>
       <c r="R200" s="2"/>
       <c r="U200" s="2"/>
       <c r="V200" s="2"/>
       <c r="W200" s="2"/>
       <c r="X200" s="2"/>
       <c r="Y200" s="2"/>
       <c r="Z200" s="2"/>
       <c r="AA200" s="2"/>
       <c r="AB200" s="2"/>
       <c r="AC200" s="2"/>
       <c r="AD200" s="2"/>
       <c r="AE200" s="2"/>
     </row>
-    <row r="201" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A201" s="9" t="s">
+        <v>321</v>
+      </c>
+      <c r="B201" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="C201" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E201" s="2" t="s">
         <v>322</v>
-      </c>
-[...7 lines deleted...]
-        <v>323</v>
       </c>
       <c r="F201" s="2"/>
       <c r="G201" s="2"/>
       <c r="H201" s="2"/>
       <c r="I201" s="2"/>
       <c r="J201" s="2"/>
       <c r="K201" s="2"/>
       <c r="L201" s="2"/>
       <c r="M201" s="2"/>
       <c r="N201" s="2" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="O201" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="P201" s="2" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="Q201" s="2"/>
       <c r="R201" s="2"/>
       <c r="U201" s="2"/>
       <c r="V201" s="2"/>
       <c r="W201" s="2"/>
       <c r="X201" s="2"/>
       <c r="Y201" s="2"/>
       <c r="Z201" s="2"/>
       <c r="AA201" s="2"/>
       <c r="AB201" s="2"/>
       <c r="AC201" s="2"/>
       <c r="AD201" s="2"/>
       <c r="AE201" s="2"/>
     </row>
-    <row r="202" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A202" s="9" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="C202" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E202" s="2" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F202" s="2"/>
       <c r="G202" s="2"/>
       <c r="H202" s="2"/>
       <c r="I202" s="2"/>
       <c r="J202" s="2"/>
       <c r="K202" s="2"/>
       <c r="L202" s="2"/>
       <c r="M202" s="2"/>
       <c r="N202" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O202" s="2"/>
       <c r="P202" s="2" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="Q202" s="2"/>
       <c r="R202" s="2"/>
       <c r="U202" s="2"/>
       <c r="V202" s="2"/>
       <c r="W202" s="2"/>
       <c r="X202" s="2"/>
       <c r="Y202" s="2"/>
       <c r="Z202" s="2"/>
       <c r="AA202" s="2"/>
       <c r="AB202" s="2"/>
       <c r="AC202" s="2"/>
       <c r="AD202" s="2"/>
       <c r="AE202" s="2"/>
     </row>
-    <row r="203" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A203" s="9" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>878</v>
+        <v>877</v>
       </c>
       <c r="C203" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E203" s="2" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
       <c r="F203" s="2"/>
       <c r="G203" s="2"/>
       <c r="H203" s="2"/>
       <c r="I203" s="2"/>
       <c r="J203" s="2"/>
       <c r="K203" s="2"/>
       <c r="L203" s="2"/>
       <c r="M203" s="2"/>
       <c r="N203" s="2" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="O203" s="2" t="s">
-        <v>1107</v>
+        <v>1106</v>
       </c>
       <c r="P203" s="2" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="Q203" s="2"/>
       <c r="R203" s="2"/>
       <c r="U203" s="2"/>
       <c r="V203" s="2"/>
       <c r="W203" s="2"/>
       <c r="X203" s="2"/>
       <c r="Y203" s="2"/>
       <c r="Z203" s="2"/>
       <c r="AA203" s="2"/>
       <c r="AB203" s="2"/>
       <c r="AC203" s="2"/>
       <c r="AD203" s="2"/>
       <c r="AE203" s="2"/>
     </row>
-    <row r="204" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A204" s="9" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
       <c r="B204" s="2" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E204" s="2" t="s">
-        <v>1071</v>
+        <v>1070</v>
       </c>
       <c r="F204" s="2"/>
       <c r="G204" s="2"/>
       <c r="H204" s="2"/>
       <c r="I204" s="2"/>
       <c r="J204" s="2"/>
       <c r="K204" s="2"/>
       <c r="L204" s="2"/>
       <c r="M204" s="2"/>
       <c r="N204" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O204" s="2"/>
       <c r="P204" s="2" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="Q204" s="2"/>
       <c r="R204" s="2"/>
       <c r="U204" s="2"/>
       <c r="V204" s="2"/>
       <c r="W204" s="2"/>
       <c r="X204" s="2"/>
       <c r="Y204" s="2"/>
       <c r="Z204" s="2"/>
       <c r="AA204" s="2"/>
       <c r="AB204" s="2"/>
       <c r="AC204" s="2"/>
       <c r="AD204" s="2"/>
       <c r="AE204" s="2"/>
     </row>
-    <row r="205" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A205" s="9" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="B205" s="2" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E205" s="2" t="s">
-        <v>1072</v>
+        <v>1071</v>
       </c>
       <c r="F205" s="2"/>
       <c r="G205" s="2"/>
       <c r="H205" s="2"/>
       <c r="I205" s="2"/>
       <c r="J205" s="2"/>
       <c r="K205" s="2"/>
       <c r="L205" s="2"/>
       <c r="M205" s="2"/>
       <c r="N205" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O205" s="2"/>
       <c r="P205" s="2" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="Q205" s="2"/>
       <c r="R205" s="2"/>
       <c r="U205" s="2"/>
       <c r="V205" s="2"/>
       <c r="W205" s="2"/>
       <c r="X205" s="2"/>
       <c r="Y205" s="2"/>
       <c r="Z205" s="2"/>
       <c r="AA205" s="2"/>
       <c r="AB205" s="2"/>
       <c r="AC205" s="2"/>
       <c r="AD205" s="2"/>
       <c r="AE205" s="2"/>
     </row>
-    <row r="206" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A206" s="9" t="s">
-        <v>842</v>
+        <v>841</v>
       </c>
       <c r="B206" s="2" t="s">
-        <v>877</v>
+        <v>876</v>
       </c>
       <c r="C206" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E206" s="2" t="s">
-        <v>1150</v>
+        <v>1149</v>
       </c>
       <c r="F206" s="2"/>
       <c r="G206" s="2"/>
       <c r="H206" s="2"/>
       <c r="I206" s="2"/>
       <c r="J206" s="2"/>
       <c r="K206" s="2"/>
       <c r="L206" s="2"/>
       <c r="M206" s="2"/>
       <c r="N206" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O206" s="2"/>
       <c r="P206" s="2" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="Q206" s="2"/>
       <c r="R206" s="2"/>
       <c r="U206" s="2"/>
       <c r="V206" s="2"/>
       <c r="W206" s="2"/>
       <c r="X206" s="2"/>
       <c r="Y206" s="2"/>
       <c r="Z206" s="2"/>
       <c r="AA206" s="2"/>
       <c r="AB206" s="2"/>
       <c r="AC206" s="2"/>
       <c r="AD206" s="2"/>
       <c r="AE206" s="2"/>
     </row>
-    <row r="207" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A207" s="9" t="s">
-        <v>1116</v>
+        <v>1115</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>1105</v>
+        <v>1104</v>
       </c>
       <c r="F207" s="2"/>
       <c r="G207" s="2"/>
       <c r="H207" s="2"/>
       <c r="I207" s="2"/>
       <c r="J207" s="2"/>
       <c r="K207" s="2"/>
       <c r="L207" s="2"/>
       <c r="M207" s="2"/>
       <c r="N207" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O207" s="2"/>
       <c r="P207" s="2" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="Q207" s="2"/>
       <c r="R207" s="2"/>
       <c r="U207" s="2"/>
       <c r="V207" s="2"/>
       <c r="W207" s="2"/>
       <c r="X207" s="2"/>
       <c r="Y207" s="2"/>
       <c r="Z207" s="2"/>
       <c r="AA207" s="2"/>
       <c r="AB207" s="2"/>
       <c r="AC207" s="2"/>
       <c r="AD207" s="2"/>
       <c r="AE207" s="2"/>
     </row>
-    <row r="208" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A208" s="9" t="s">
-        <v>1117</v>
+        <v>1116</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="C208" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E208" s="2" t="s">
-        <v>1104</v>
+        <v>1103</v>
       </c>
       <c r="F208" s="2"/>
       <c r="G208" s="2"/>
       <c r="H208" s="2"/>
       <c r="I208" s="2"/>
       <c r="J208" s="2"/>
       <c r="K208" s="2"/>
       <c r="L208" s="2"/>
       <c r="M208" s="2"/>
       <c r="N208" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O208" s="2"/>
       <c r="P208" s="2" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="Q208" s="2"/>
       <c r="R208" s="2"/>
       <c r="U208" s="2"/>
       <c r="V208" s="2"/>
       <c r="W208" s="2"/>
       <c r="X208" s="2"/>
       <c r="Y208" s="2"/>
       <c r="Z208" s="2"/>
       <c r="AA208" s="2"/>
       <c r="AB208" s="2"/>
       <c r="AC208" s="2"/>
       <c r="AD208" s="2"/>
       <c r="AE208" s="2"/>
     </row>
-    <row r="209" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A209" s="9" t="s">
-        <v>1118</v>
+        <v>1117</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>1103</v>
+        <v>1102</v>
       </c>
       <c r="F209" s="2"/>
       <c r="G209" s="2"/>
       <c r="H209" s="2"/>
       <c r="I209" s="2"/>
       <c r="J209" s="2"/>
       <c r="K209" s="2"/>
       <c r="L209" s="2"/>
       <c r="M209" s="2"/>
       <c r="N209" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O209" s="2"/>
       <c r="P209" s="2" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
       <c r="Q209" s="2"/>
       <c r="R209" s="2"/>
       <c r="U209" s="2"/>
       <c r="V209" s="2"/>
       <c r="W209" s="2"/>
       <c r="X209" s="2"/>
       <c r="Y209" s="2"/>
       <c r="Z209" s="2"/>
       <c r="AA209" s="2"/>
       <c r="AB209" s="2"/>
       <c r="AC209" s="2"/>
       <c r="AD209" s="2"/>
       <c r="AE209" s="2"/>
     </row>
-    <row r="210" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A210" s="9" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>1102</v>
+        <v>1101</v>
       </c>
       <c r="F210" s="2"/>
       <c r="G210" s="2"/>
       <c r="H210" s="2"/>
       <c r="I210" s="2"/>
       <c r="J210" s="2"/>
       <c r="K210" s="2"/>
       <c r="L210" s="2"/>
       <c r="M210" s="2"/>
       <c r="N210" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O210" s="2"/>
       <c r="P210" s="2" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="Q210" s="2"/>
       <c r="R210" s="2"/>
       <c r="U210" s="2"/>
       <c r="V210" s="2"/>
       <c r="W210" s="2"/>
       <c r="X210" s="2"/>
       <c r="Y210" s="2"/>
       <c r="Z210" s="2"/>
       <c r="AA210" s="2"/>
       <c r="AB210" s="2"/>
       <c r="AC210" s="2"/>
       <c r="AD210" s="2"/>
       <c r="AE210" s="2"/>
     </row>
-    <row r="211" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A211" s="9" t="s">
-        <v>1120</v>
+        <v>1119</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>883</v>
+        <v>882</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>1101</v>
+        <v>1100</v>
       </c>
       <c r="F211" s="2"/>
       <c r="G211" s="2"/>
       <c r="H211" s="2"/>
       <c r="I211" s="2"/>
       <c r="J211" s="2"/>
       <c r="K211" s="2"/>
       <c r="L211" s="2"/>
       <c r="M211" s="2"/>
       <c r="N211" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O211" s="2"/>
       <c r="P211" s="2" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="Q211" s="2"/>
       <c r="R211" s="2"/>
       <c r="U211" s="2"/>
       <c r="V211" s="2"/>
       <c r="W211" s="2"/>
       <c r="X211" s="2"/>
       <c r="Y211" s="2"/>
       <c r="Z211" s="2"/>
       <c r="AA211" s="2"/>
       <c r="AB211" s="2"/>
       <c r="AC211" s="2"/>
       <c r="AD211" s="2"/>
       <c r="AE211" s="2"/>
     </row>
-    <row r="212" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A212" s="9" t="s">
-        <v>1121</v>
+        <v>1120</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>879</v>
+        <v>878</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>1100</v>
+        <v>1099</v>
       </c>
       <c r="F212" s="2"/>
       <c r="G212" s="2"/>
       <c r="H212" s="2"/>
       <c r="I212" s="2"/>
       <c r="J212" s="2"/>
       <c r="K212" s="2"/>
       <c r="L212" s="2"/>
       <c r="M212" s="2"/>
       <c r="N212" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O212" s="2"/>
       <c r="P212" s="2" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="Q212" s="2"/>
       <c r="R212" s="2"/>
       <c r="U212" s="2"/>
       <c r="V212" s="2"/>
       <c r="W212" s="2"/>
       <c r="X212" s="2"/>
       <c r="Y212" s="2"/>
       <c r="Z212" s="2"/>
       <c r="AA212" s="2"/>
       <c r="AB212" s="2"/>
       <c r="AC212" s="2"/>
       <c r="AD212" s="2"/>
       <c r="AE212" s="2"/>
     </row>
-    <row r="213" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A213" s="9" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>1099</v>
+        <v>1098</v>
       </c>
       <c r="F213" s="2"/>
       <c r="G213" s="2"/>
       <c r="H213" s="2"/>
       <c r="I213" s="2"/>
       <c r="J213" s="2"/>
       <c r="K213" s="2"/>
       <c r="L213" s="2"/>
       <c r="M213" s="2"/>
       <c r="N213" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O213" s="2"/>
       <c r="P213" s="2" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="Q213" s="2"/>
       <c r="R213" s="2"/>
       <c r="U213" s="2"/>
       <c r="V213" s="2"/>
       <c r="W213" s="2"/>
       <c r="X213" s="2"/>
       <c r="Y213" s="2"/>
       <c r="Z213" s="2"/>
       <c r="AA213" s="2"/>
       <c r="AB213" s="2"/>
       <c r="AC213" s="2"/>
       <c r="AD213" s="2"/>
       <c r="AE213" s="2"/>
     </row>
-    <row r="214" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A214" s="9" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>1098</v>
+        <v>1097</v>
       </c>
       <c r="F214" s="2"/>
       <c r="G214" s="2"/>
       <c r="H214" s="2"/>
       <c r="I214" s="2"/>
       <c r="J214" s="2"/>
       <c r="K214" s="2"/>
       <c r="L214" s="2"/>
       <c r="M214" s="2"/>
       <c r="N214" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O214" s="2"/>
       <c r="P214" s="2" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="Q214" s="2"/>
       <c r="R214" s="2"/>
       <c r="U214" s="2"/>
       <c r="V214" s="2"/>
       <c r="W214" s="2"/>
       <c r="X214" s="2"/>
       <c r="Y214" s="2"/>
       <c r="Z214" s="2"/>
       <c r="AA214" s="2"/>
       <c r="AB214" s="2"/>
       <c r="AC214" s="2"/>
       <c r="AD214" s="2"/>
       <c r="AE214" s="2"/>
     </row>
-    <row r="215" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A215" s="9" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>1097</v>
+        <v>1096</v>
       </c>
       <c r="F215" s="2"/>
       <c r="G215" s="2"/>
       <c r="H215" s="2"/>
       <c r="I215" s="2"/>
       <c r="J215" s="2"/>
       <c r="K215" s="2"/>
       <c r="L215" s="2"/>
       <c r="M215" s="2"/>
       <c r="N215" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O215" s="2"/>
       <c r="P215" s="2" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="Q215" s="2"/>
       <c r="R215" s="2"/>
       <c r="U215" s="2"/>
       <c r="V215" s="2"/>
       <c r="W215" s="2"/>
       <c r="X215" s="2"/>
       <c r="Y215" s="2"/>
       <c r="Z215" s="2"/>
       <c r="AA215" s="2"/>
       <c r="AB215" s="2"/>
       <c r="AC215" s="2"/>
       <c r="AD215" s="2"/>
       <c r="AE215" s="2"/>
     </row>
-    <row r="216" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A216" s="9" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E216" s="2" t="s">
-        <v>1096</v>
+        <v>1095</v>
       </c>
       <c r="F216" s="2"/>
       <c r="G216" s="2"/>
       <c r="H216" s="2"/>
       <c r="I216" s="2"/>
       <c r="J216" s="2"/>
       <c r="K216" s="2"/>
       <c r="L216" s="2"/>
       <c r="M216" s="2"/>
       <c r="N216" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O216" s="2"/>
       <c r="P216" s="2" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="Q216" s="2"/>
       <c r="R216" s="2"/>
       <c r="U216" s="2"/>
       <c r="V216" s="2"/>
       <c r="W216" s="2"/>
       <c r="X216" s="2"/>
       <c r="Y216" s="2"/>
       <c r="Z216" s="2"/>
       <c r="AA216" s="2"/>
       <c r="AB216" s="2"/>
       <c r="AC216" s="2"/>
       <c r="AD216" s="2"/>
       <c r="AE216" s="2"/>
     </row>
-    <row r="217" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A217" s="9" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="C217" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>1095</v>
+        <v>1094</v>
       </c>
       <c r="F217" s="2"/>
       <c r="G217" s="2"/>
       <c r="H217" s="2"/>
       <c r="I217" s="2"/>
       <c r="J217" s="2"/>
       <c r="K217" s="2"/>
       <c r="L217" s="2"/>
       <c r="M217" s="2"/>
       <c r="N217" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O217" s="2"/>
       <c r="P217" s="2" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="Q217" s="2"/>
       <c r="R217" s="2"/>
       <c r="U217" s="2"/>
       <c r="V217" s="2"/>
       <c r="W217" s="2"/>
       <c r="X217" s="2"/>
       <c r="Y217" s="2"/>
       <c r="Z217" s="2"/>
       <c r="AA217" s="2"/>
       <c r="AB217" s="2"/>
       <c r="AC217" s="2"/>
       <c r="AD217" s="2"/>
       <c r="AE217" s="2"/>
     </row>
-    <row r="218" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A218" s="9" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C218" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>1094</v>
+        <v>1093</v>
       </c>
       <c r="F218" s="2"/>
       <c r="G218" s="2"/>
       <c r="H218" s="2"/>
       <c r="I218" s="2"/>
       <c r="J218" s="2"/>
       <c r="K218" s="2"/>
       <c r="L218" s="2"/>
       <c r="M218" s="2"/>
       <c r="N218" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O218" s="2"/>
       <c r="P218" s="2" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="Q218" s="2"/>
       <c r="R218" s="2"/>
       <c r="U218" s="2"/>
       <c r="V218" s="2"/>
       <c r="W218" s="2"/>
       <c r="X218" s="2"/>
       <c r="Y218" s="2"/>
       <c r="Z218" s="2"/>
       <c r="AA218" s="2"/>
       <c r="AB218" s="2"/>
       <c r="AC218" s="2"/>
       <c r="AD218" s="2"/>
       <c r="AE218" s="2"/>
     </row>
-    <row r="219" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A219" s="9" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>1093</v>
+        <v>1092</v>
       </c>
       <c r="F219" s="2"/>
       <c r="G219" s="2"/>
       <c r="H219" s="2"/>
       <c r="I219" s="2"/>
       <c r="J219" s="2"/>
       <c r="K219" s="2"/>
       <c r="L219" s="2"/>
       <c r="M219" s="2"/>
       <c r="N219" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O219" s="2"/>
       <c r="P219" s="2" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="Q219" s="2"/>
       <c r="R219" s="2"/>
       <c r="U219" s="2"/>
       <c r="V219" s="2"/>
       <c r="W219" s="2"/>
       <c r="X219" s="2"/>
       <c r="Y219" s="2"/>
       <c r="Z219" s="2"/>
       <c r="AA219" s="2"/>
       <c r="AB219" s="2"/>
       <c r="AC219" s="2"/>
       <c r="AD219" s="2"/>
       <c r="AE219" s="2"/>
     </row>
-    <row r="220" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A220" s="9" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>1092</v>
+        <v>1091</v>
       </c>
       <c r="F220" s="2"/>
       <c r="G220" s="2"/>
       <c r="H220" s="2"/>
       <c r="I220" s="2"/>
       <c r="J220" s="2"/>
       <c r="K220" s="2"/>
       <c r="L220" s="2"/>
       <c r="M220" s="2"/>
       <c r="N220" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O220" s="2"/>
       <c r="P220" s="2" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="Q220" s="2"/>
       <c r="R220" s="2"/>
       <c r="U220" s="2"/>
       <c r="V220" s="2"/>
       <c r="W220" s="2"/>
       <c r="X220" s="2"/>
       <c r="Y220" s="2"/>
       <c r="Z220" s="2"/>
       <c r="AA220" s="2"/>
       <c r="AB220" s="2"/>
       <c r="AC220" s="2"/>
       <c r="AD220" s="2"/>
       <c r="AE220" s="2"/>
     </row>
-    <row r="221" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A221" s="9" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>1091</v>
+        <v>1090</v>
       </c>
       <c r="F221" s="2"/>
       <c r="G221" s="2"/>
       <c r="H221" s="2"/>
       <c r="I221" s="2"/>
       <c r="J221" s="2"/>
       <c r="K221" s="2"/>
       <c r="L221" s="2"/>
       <c r="M221" s="2"/>
       <c r="N221" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O221" s="2"/>
       <c r="P221" s="2" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="Q221" s="2"/>
       <c r="R221" s="2"/>
       <c r="U221" s="2"/>
       <c r="V221" s="2"/>
       <c r="W221" s="2"/>
       <c r="X221" s="2"/>
       <c r="Y221" s="2"/>
       <c r="Z221" s="2"/>
       <c r="AA221" s="2"/>
       <c r="AB221" s="2"/>
       <c r="AC221" s="2"/>
       <c r="AD221" s="2"/>
       <c r="AE221" s="2"/>
     </row>
-    <row r="222" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A222" s="9" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>1090</v>
+        <v>1089</v>
       </c>
       <c r="F222" s="2"/>
       <c r="G222" s="2"/>
       <c r="H222" s="2"/>
       <c r="I222" s="2"/>
       <c r="J222" s="2"/>
       <c r="K222" s="2"/>
       <c r="L222" s="2"/>
       <c r="M222" s="2"/>
       <c r="N222" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O222" s="2"/>
       <c r="P222" s="2" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="Q222" s="2"/>
       <c r="R222" s="2"/>
       <c r="U222" s="2"/>
       <c r="V222" s="2"/>
       <c r="W222" s="2"/>
       <c r="X222" s="2"/>
       <c r="Y222" s="2"/>
       <c r="Z222" s="2"/>
       <c r="AA222" s="2"/>
       <c r="AB222" s="2"/>
       <c r="AC222" s="2"/>
       <c r="AD222" s="2"/>
       <c r="AE222" s="2"/>
     </row>
-    <row r="223" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A223" s="9" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>1089</v>
+        <v>1088</v>
       </c>
       <c r="F223" s="2"/>
       <c r="G223" s="2"/>
       <c r="H223" s="2"/>
       <c r="I223" s="2"/>
       <c r="J223" s="2"/>
       <c r="K223" s="2"/>
       <c r="L223" s="2"/>
       <c r="M223" s="2"/>
       <c r="N223" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O223" s="2"/>
       <c r="P223" s="2" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="Q223" s="2"/>
       <c r="R223" s="2"/>
       <c r="U223" s="2"/>
       <c r="V223" s="2"/>
       <c r="W223" s="2"/>
       <c r="X223" s="2"/>
       <c r="Y223" s="2"/>
       <c r="Z223" s="2"/>
       <c r="AA223" s="2"/>
       <c r="AB223" s="2"/>
       <c r="AC223" s="2"/>
       <c r="AD223" s="2"/>
       <c r="AE223" s="2"/>
     </row>
-    <row r="224" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A224" s="9" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="B224" s="2" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C224" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>1088</v>
+        <v>1087</v>
       </c>
       <c r="F224" s="2"/>
       <c r="G224" s="2"/>
       <c r="H224" s="2"/>
       <c r="I224" s="2"/>
       <c r="J224" s="2"/>
       <c r="K224" s="2"/>
       <c r="L224" s="2"/>
       <c r="M224" s="2"/>
       <c r="N224" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O224" s="2"/>
       <c r="P224" s="2" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="Q224" s="2"/>
       <c r="R224" s="2"/>
       <c r="U224" s="2"/>
       <c r="V224" s="2"/>
       <c r="W224" s="2"/>
       <c r="X224" s="2"/>
       <c r="Y224" s="2"/>
       <c r="Z224" s="2"/>
       <c r="AA224" s="2"/>
       <c r="AB224" s="2"/>
       <c r="AC224" s="2"/>
       <c r="AD224" s="2"/>
       <c r="AE224" s="2"/>
     </row>
-    <row r="225" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A225" s="9" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>1087</v>
+        <v>1086</v>
       </c>
       <c r="F225" s="2"/>
       <c r="G225" s="2"/>
       <c r="H225" s="2"/>
       <c r="I225" s="2"/>
       <c r="J225" s="2"/>
       <c r="K225" s="2"/>
       <c r="L225" s="2"/>
       <c r="M225" s="2"/>
       <c r="N225" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O225" s="2"/>
       <c r="P225" s="2" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="Q225" s="2"/>
       <c r="R225" s="2"/>
       <c r="U225" s="2"/>
       <c r="V225" s="2"/>
       <c r="W225" s="2"/>
       <c r="X225" s="2"/>
       <c r="Y225" s="2"/>
       <c r="Z225" s="2"/>
       <c r="AA225" s="2"/>
       <c r="AB225" s="2"/>
       <c r="AC225" s="2"/>
       <c r="AD225" s="2"/>
       <c r="AE225" s="2"/>
     </row>
-    <row r="226" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A226" s="9" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
       <c r="F226" s="2"/>
       <c r="G226" s="2"/>
       <c r="H226" s="2"/>
       <c r="I226" s="2"/>
       <c r="J226" s="2"/>
       <c r="K226" s="2"/>
       <c r="L226" s="2"/>
       <c r="M226" s="2"/>
       <c r="N226" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O226" s="2"/>
       <c r="P226" s="2" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="Q226" s="2"/>
       <c r="R226" s="2"/>
       <c r="U226" s="2"/>
       <c r="V226" s="2"/>
       <c r="W226" s="2"/>
       <c r="X226" s="2"/>
       <c r="Y226" s="2"/>
       <c r="Z226" s="2"/>
       <c r="AA226" s="2"/>
       <c r="AB226" s="2"/>
       <c r="AC226" s="2"/>
       <c r="AD226" s="2"/>
       <c r="AE226" s="2"/>
     </row>
-    <row r="227" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A227" s="9" t="s">
-        <v>1122</v>
+        <v>1121</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
       <c r="F227" s="2"/>
       <c r="G227" s="2"/>
       <c r="H227" s="2"/>
       <c r="I227" s="2"/>
       <c r="J227" s="2"/>
       <c r="K227" s="2"/>
       <c r="L227" s="2"/>
       <c r="M227" s="2"/>
       <c r="N227" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O227" s="2"/>
       <c r="P227" s="2" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="Q227" s="2"/>
       <c r="R227" s="2"/>
       <c r="U227" s="2"/>
       <c r="V227" s="2"/>
       <c r="W227" s="2"/>
       <c r="X227" s="2"/>
       <c r="Y227" s="2"/>
       <c r="Z227" s="2"/>
       <c r="AA227" s="2"/>
       <c r="AB227" s="2"/>
       <c r="AC227" s="2"/>
       <c r="AD227" s="2"/>
       <c r="AE227" s="2"/>
     </row>
-    <row r="228" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A228" s="9" t="s">
-        <v>1125</v>
+        <v>1124</v>
       </c>
       <c r="B228" s="2" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>1084</v>
+        <v>1083</v>
       </c>
       <c r="F228" s="2"/>
       <c r="G228" s="2"/>
       <c r="H228" s="2"/>
       <c r="I228" s="2"/>
       <c r="J228" s="2"/>
       <c r="K228" s="2"/>
       <c r="L228" s="2"/>
       <c r="M228" s="2"/>
       <c r="N228" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O228" s="2"/>
       <c r="P228" s="2" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="Q228" s="2"/>
       <c r="R228" s="2"/>
       <c r="U228" s="2"/>
       <c r="V228" s="2"/>
       <c r="W228" s="2"/>
       <c r="X228" s="2"/>
       <c r="Y228" s="2"/>
       <c r="Z228" s="2"/>
       <c r="AA228" s="2"/>
       <c r="AB228" s="2"/>
       <c r="AC228" s="2"/>
       <c r="AD228" s="2"/>
       <c r="AE228" s="2"/>
     </row>
-    <row r="229" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A229" s="9" t="s">
-        <v>1126</v>
+        <v>1125</v>
       </c>
       <c r="B229" s="2" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>1083</v>
+        <v>1082</v>
       </c>
       <c r="F229" s="2"/>
       <c r="G229" s="2"/>
       <c r="H229" s="2"/>
       <c r="I229" s="2"/>
       <c r="J229" s="2"/>
       <c r="K229" s="2"/>
       <c r="L229" s="2"/>
       <c r="M229" s="2"/>
       <c r="N229" s="2" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="O229" s="2" t="s">
-        <v>1108</v>
+        <v>1107</v>
       </c>
       <c r="P229" s="2" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="Q229" s="2"/>
       <c r="R229" s="2"/>
       <c r="U229" s="2"/>
       <c r="V229" s="2"/>
       <c r="W229" s="2"/>
       <c r="X229" s="2"/>
       <c r="Y229" s="2"/>
       <c r="Z229" s="2"/>
       <c r="AA229" s="2"/>
       <c r="AB229" s="2"/>
       <c r="AC229" s="2"/>
       <c r="AD229" s="2"/>
       <c r="AE229" s="2"/>
     </row>
-    <row r="230" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A230" s="9" t="s">
-        <v>1127</v>
+        <v>1126</v>
       </c>
       <c r="B230" s="2" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>1082</v>
+        <v>1081</v>
       </c>
       <c r="F230" s="2"/>
       <c r="G230" s="2"/>
       <c r="H230" s="2"/>
       <c r="I230" s="2"/>
       <c r="J230" s="2"/>
       <c r="K230" s="2"/>
       <c r="L230" s="2"/>
       <c r="M230" s="2"/>
       <c r="N230" s="2" t="s">
-        <v>833</v>
+        <v>832</v>
       </c>
       <c r="O230" s="2" t="s">
-        <v>1109</v>
+        <v>1108</v>
       </c>
       <c r="P230" s="2" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="Q230" s="2"/>
       <c r="R230" s="2"/>
       <c r="U230" s="2"/>
       <c r="V230" s="2"/>
       <c r="W230" s="2"/>
       <c r="X230" s="2"/>
       <c r="Y230" s="2"/>
       <c r="Z230" s="2"/>
       <c r="AA230" s="2"/>
       <c r="AB230" s="2"/>
       <c r="AC230" s="2"/>
       <c r="AD230" s="2"/>
       <c r="AE230" s="2"/>
     </row>
-    <row r="231" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A231" s="9" t="s">
-        <v>1110</v>
+        <v>1109</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>1081</v>
+        <v>1080</v>
       </c>
       <c r="F231" s="2"/>
       <c r="G231" s="2"/>
       <c r="H231" s="2"/>
       <c r="I231" s="2"/>
       <c r="J231" s="2"/>
       <c r="K231" s="2"/>
       <c r="L231" s="2"/>
       <c r="M231" s="2"/>
       <c r="N231" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O231" s="2"/>
       <c r="P231" s="2" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="Q231" s="2"/>
       <c r="R231" s="2"/>
       <c r="U231" s="2"/>
       <c r="V231" s="2"/>
       <c r="W231" s="2"/>
       <c r="X231" s="2"/>
       <c r="Y231" s="2"/>
       <c r="Z231" s="2"/>
       <c r="AA231" s="2"/>
       <c r="AB231" s="2"/>
       <c r="AC231" s="2"/>
       <c r="AD231" s="2"/>
       <c r="AE231" s="2"/>
     </row>
-    <row r="232" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A232" s="9" t="s">
-        <v>1111</v>
+        <v>1110</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E232" s="2" t="s">
-        <v>1080</v>
+        <v>1079</v>
       </c>
       <c r="F232" s="2"/>
       <c r="G232" s="2"/>
       <c r="H232" s="2"/>
       <c r="I232" s="2"/>
       <c r="J232" s="2"/>
       <c r="K232" s="2"/>
       <c r="L232" s="2"/>
       <c r="M232" s="2"/>
       <c r="N232" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O232" s="2"/>
       <c r="P232" s="2" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="Q232" s="2"/>
       <c r="R232" s="2"/>
       <c r="U232" s="2"/>
       <c r="V232" s="2"/>
       <c r="W232" s="2"/>
       <c r="X232" s="2"/>
       <c r="Y232" s="2"/>
       <c r="Z232" s="2"/>
       <c r="AA232" s="2"/>
       <c r="AB232" s="2"/>
       <c r="AC232" s="2"/>
       <c r="AD232" s="2"/>
       <c r="AE232" s="2"/>
     </row>
-    <row r="233" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A233" s="9" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>1075</v>
+        <v>1074</v>
       </c>
       <c r="F233" s="2"/>
       <c r="G233" s="2"/>
       <c r="H233" s="2"/>
       <c r="I233" s="2"/>
       <c r="J233" s="2"/>
       <c r="K233" s="2"/>
       <c r="L233" s="2"/>
       <c r="M233" s="2"/>
       <c r="N233" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O233" s="2"/>
       <c r="P233" s="2" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="Q233" s="2"/>
       <c r="R233" s="2"/>
       <c r="U233" s="2"/>
       <c r="V233" s="2"/>
       <c r="W233" s="2"/>
       <c r="X233" s="2"/>
       <c r="Y233" s="2"/>
       <c r="Z233" s="2"/>
       <c r="AA233" s="2"/>
       <c r="AB233" s="2"/>
       <c r="AC233" s="2"/>
       <c r="AD233" s="2"/>
       <c r="AE233" s="2"/>
     </row>
-    <row r="234" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A234" s="9" t="s">
-        <v>1112</v>
+        <v>1111</v>
       </c>
       <c r="B234" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="C234" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>1079</v>
+        <v>1078</v>
       </c>
       <c r="F234" s="2"/>
       <c r="G234" s="2"/>
       <c r="H234" s="2"/>
       <c r="I234" s="2"/>
       <c r="J234" s="2"/>
       <c r="K234" s="2"/>
       <c r="L234" s="2"/>
       <c r="M234" s="2"/>
       <c r="N234" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O234" s="2"/>
       <c r="P234" s="2" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="Q234" s="2"/>
       <c r="R234" s="2"/>
       <c r="U234" s="2"/>
       <c r="V234" s="2"/>
       <c r="W234" s="2"/>
       <c r="X234" s="2"/>
       <c r="Y234" s="2"/>
       <c r="Z234" s="2"/>
       <c r="AA234" s="2"/>
       <c r="AB234" s="2"/>
       <c r="AC234" s="2"/>
       <c r="AD234" s="2"/>
       <c r="AE234" s="2"/>
     </row>
-    <row r="235" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A235" s="9" t="s">
-        <v>1113</v>
+        <v>1112</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
       <c r="F235" s="2"/>
       <c r="G235" s="2"/>
       <c r="H235" s="2"/>
       <c r="I235" s="2"/>
       <c r="J235" s="2"/>
       <c r="K235" s="2"/>
       <c r="L235" s="2"/>
       <c r="M235" s="2"/>
       <c r="N235" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O235" s="2"/>
       <c r="P235" s="2" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="Q235" s="2"/>
       <c r="R235" s="2"/>
       <c r="U235" s="2"/>
       <c r="V235" s="2"/>
       <c r="W235" s="2"/>
       <c r="X235" s="2"/>
       <c r="Y235" s="2"/>
       <c r="Z235" s="2"/>
       <c r="AA235" s="2"/>
       <c r="AB235" s="2"/>
       <c r="AC235" s="2"/>
       <c r="AD235" s="2"/>
       <c r="AE235" s="2"/>
     </row>
-    <row r="236" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A236" s="9" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>1074</v>
+        <v>1073</v>
       </c>
       <c r="F236" s="2"/>
       <c r="G236" s="2"/>
       <c r="H236" s="2"/>
       <c r="I236" s="2"/>
       <c r="J236" s="2"/>
       <c r="K236" s="2"/>
       <c r="L236" s="2"/>
       <c r="M236" s="2"/>
       <c r="N236" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O236" s="2"/>
       <c r="P236" s="2" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="Q236" s="2"/>
       <c r="R236" s="2"/>
       <c r="U236" s="2"/>
       <c r="V236" s="2"/>
       <c r="W236" s="2"/>
       <c r="X236" s="2"/>
       <c r="Y236" s="2"/>
       <c r="Z236" s="2"/>
       <c r="AA236" s="2"/>
       <c r="AB236" s="2"/>
       <c r="AC236" s="2"/>
       <c r="AD236" s="2"/>
       <c r="AE236" s="2"/>
     </row>
-    <row r="237" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A237" s="9" t="s">
-        <v>1114</v>
+        <v>1113</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="F237" s="2"/>
       <c r="G237" s="2"/>
       <c r="H237" s="2"/>
       <c r="I237" s="2"/>
       <c r="J237" s="2"/>
       <c r="K237" s="2"/>
       <c r="L237" s="2"/>
       <c r="M237" s="2"/>
       <c r="N237" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O237" s="2"/>
       <c r="P237" s="2" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="Q237" s="2"/>
       <c r="R237" s="2"/>
       <c r="U237" s="2"/>
       <c r="V237" s="2"/>
       <c r="W237" s="2"/>
       <c r="X237" s="2"/>
       <c r="Y237" s="2"/>
       <c r="Z237" s="2"/>
       <c r="AA237" s="2"/>
       <c r="AB237" s="2"/>
       <c r="AC237" s="2"/>
       <c r="AD237" s="2"/>
       <c r="AE237" s="2"/>
     </row>
-    <row r="238" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A238" s="9" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>1076</v>
+        <v>1075</v>
       </c>
       <c r="F238" s="2"/>
       <c r="G238" s="2"/>
       <c r="H238" s="2"/>
       <c r="I238" s="2"/>
       <c r="J238" s="2"/>
       <c r="K238" s="2"/>
       <c r="L238" s="2"/>
       <c r="M238" s="2"/>
       <c r="N238" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O238" s="2"/>
       <c r="P238" s="2" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="Q238" s="2"/>
       <c r="R238" s="2"/>
       <c r="U238" s="2"/>
       <c r="V238" s="2"/>
       <c r="W238" s="2"/>
       <c r="X238" s="2"/>
       <c r="Y238" s="2"/>
       <c r="Z238" s="2"/>
       <c r="AA238" s="2"/>
       <c r="AB238" s="2"/>
       <c r="AC238" s="2"/>
       <c r="AD238" s="2"/>
       <c r="AE238" s="2"/>
     </row>
-    <row r="239" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A239" s="9" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>1073</v>
+        <v>1072</v>
       </c>
       <c r="F239" s="2"/>
       <c r="G239" s="2"/>
       <c r="H239" s="2"/>
       <c r="I239" s="2"/>
       <c r="J239" s="2"/>
       <c r="K239" s="2"/>
       <c r="L239" s="2"/>
       <c r="M239" s="2"/>
       <c r="N239" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="O239" s="2"/>
       <c r="P239" s="2" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="Q239" s="2"/>
       <c r="R239" s="2"/>
       <c r="U239" s="2"/>
       <c r="V239" s="2"/>
       <c r="W239" s="2"/>
       <c r="X239" s="2"/>
       <c r="Y239" s="2"/>
       <c r="Z239" s="2"/>
       <c r="AA239" s="2"/>
       <c r="AB239" s="2"/>
       <c r="AC239" s="2"/>
       <c r="AD239" s="2"/>
       <c r="AE239" s="2"/>
     </row>
-    <row r="240" spans="1:31" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:31" x14ac:dyDescent="0.3">
       <c r="A240" s="3"/>
     </row>
-    <row r="241" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A241" s="3"/>
     </row>
-    <row r="242" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A242" s="3"/>
     </row>
-    <row r="243" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A243" s="3"/>
     </row>
-    <row r="244" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A244" s="3"/>
     </row>
-    <row r="245" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A245" s="3"/>
     </row>
-    <row r="246" spans="1:1" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A246" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
+  <conditionalFormatting sqref="A9">
+    <cfRule type="duplicateValues" dxfId="2" priority="1"/>
+    <cfRule type="duplicateValues" dxfId="1" priority="2"/>
+  </conditionalFormatting>
   <conditionalFormatting sqref="A247:A1048576">
-    <cfRule type="duplicateValues" dxfId="35" priority="99"/>
-[...5 lines deleted...]
-    <cfRule type="duplicateValues" dxfId="33" priority="2"/>
+    <cfRule type="duplicateValues" dxfId="0" priority="99"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " U T F - 1 6 "   s t a n d a l o n e = " n o " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A D 4 N A A B Q S w M E F A A G A A g A A A A h A C r d q k D S A A A A N w E A A B M A C A J b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I E A i i g A A I A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A A G y P v U 7 E M B C E e y T e w d r + s o E C I Z T k C n 5 K u O J 4 g J W z y V n Y a 8 t e U O 7 t c S 5 U Q L k / M 9 9 M t 1 + C N 1 + c i 4 v S w 0 3 T g m G x c X Q y 9 / B + f N n d g y l K M p K P w j 2 c u c B + u L 7 q j u f E x V S 1 l B 5 O q u k B s d g T B y p N T C z 1 M s U c S O u Y Z 0 x k P 2 h m v G 3 b O 7 R R l E V 3 u n r A 0 D 3 x R J 9 e z f N S 1 1 u S A O Z x + 1 p B P S g v i s m T E 8 B / B Z X 3 S 0 I p e W d J a z N c r 1 X 3 V p t m N 7 I 5 U N Z X C t U Y K 2 Z y M x 6 2 g M 1 f n w v 6 x w A v t Y d v A A A A / / 8 D A F B L A w Q U A A I A C A A A A C E A / k I h L K 4 A A A D 4 A A A A E g A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b H q / e 7 + N f U V u j k J Z a l F x Z n 6 e r Z K h n o G S Q n F J Y l 5 K Y k 5 + X q q t U l 6 + k r 0 d L 5 d N Q G J y d m J 6 q g J Q d V 6 x V U V x i q 1 S R k l J g Z W + f n l 5 u V 6 5 s V 5 + U b q + k Y G B o X 6 E r 0 9 w c k Z q b q I S X H E m Y c W 6 m X k g a 5 N T l e x s w i C u s T P S s z T T M 7 Q 0 M z P S M 7 D R h 4 n a + G b m I V Q Y A V 0 M k k U S t H E u z S k p L U q 1 S y v S d f a w 0 Y d x b f S h n r A D A A A A / / 8 D A F B L A w Q U A A I A C A A A A C E A 1 c I W c k w I A A C O S A A A E w A A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 3 s W t 1 O I 7 k S v k e a d 2 i x 5 w I k y E n s B I J G a M U Q 5 k c z w + w S h n O x O b K c b i f t Q 7 c 7 0 3 a H i U b 7 N n u z + w D 7 A r z Y K X c C h M R 2 O 1 w t q O e C I a 7 P 5 S r 7 q 6 9 d H S Q L F c 9 E 0 J / / 3 3 q 9 t S V j m r M o + G m 7 3 + / / w n K Z C Z r 0 q K J E / + j x E k f z G U F N 1 N 5 v d v d b 7 W B H s p S H W Z K J 3 e 3 g O E i Y e r U V w L 9 + V u Q h g 5 F T O W 3 0 s r B I m V A 7 b 3 n C G q e Z U P B B 7 m w P B i M Y w A 0 u V E 4 F U 4 0 w L q a D C B b D g 6 / n H / o n 5 5 d n p P d u 0 O 9 f D L 7 2 e o P e l / P z s 7 P + o N n e B / + K M 7 F / 0 f s 8 W P w e s O + K 5 Y I N d H j N w 1 a X v O 1 f f S H 9 G y 4 l k T R R R K o i m g 2 e l F w j l N P t 3 b 3 f e i z h K Y d 1 j r d f b + 8 F p 1 l S p E I e t 7 p 7 w Z k I s 4 i L 8 f F B p 9 l s 7 Q W / F p l i f T V L 2 P H D r 4 3 z T L D / 7 u 7 N d + m n 7 T O x r 2 7 / U k w G k z x L C 6 k 3 8 Z I O A f g L f I Z Z 7 x m N I N q d + Y b u B b 8 t x k + S p B / S h O b y W O X F s s v L 2 Y Q F K Y Q y 4 r d / P v i 7 h C 2 W o y x P 5 z F r l N w x B L D 3 4 8 f 2 F c 2 5 n h T 8 O 3 j L W R I F 5 z R l k K 7 S r h X s 8 + 9 7 w Y / t t + D M b F l w K p g H v z 6 x 9 K k j s J g + 0 S F L 1 m y n c c Z D J m H X a R I W C d V L w K c v F 0 E / 4 b D O f J q 0 + D y H T V s z X c I v w R W F 6 a W 3 M q b S Y Z z d 3 H k 9 L 9 K h I Y n V q Z + 5 A M w H o Q 7 a D e 3 G D K L f 1 0 E f I i g H O C 2 W / 7 y 2 y h s 4 t T A G V g W f s j E P g 5 0 y s l G Z U S a S W c B H j U Z j d 2 3 e B f t W c F 3 M Z f L r f k 8 L q b I 0 O E n 4 W O j S X A P 8 W j B Z h j x P H 2 q h y K d s J s t V 1 9 f 7 T F X O v w f v 8 q y Y m D m x Q F x Q c Q 3 p / G w 5 p R M h M l X u 1 S P A 7 7 u v t r g w M 3 x F u C 6 Y Z D Q P Y 5 / a 3 n 9 2 y v W E 7 G r p q q W r l q 7 n I F 2 I 9 C 9 P L k 9 I 7 w 3 5 0 j + 5 I l p P S D Q v c F 3 h z 1 W 0 N s q r S q 7 Q k l y 1 U A f Z 1 A p 2 4 o n K s t A r E J P 5 a G u d g u U 4 s o x j y 3 j b M t 6 x j B 9 Y x g 8 t 4 1 3 L + J F l v N W 0 G W w Z t 5 A / t V 9 t v X o 6 u Y M d V B O 8 J v h L J j i u C V 4 T / F k R / A m 9 x 3 P S 8 b M p T Y r y / k a o y M Q s 5 b L 8 V L d d d d t V t 1 0 v q u 1 a V b b N 3 w e / F G G r 3 4 T X u l b r 2 k v V t Q 1 b k n b d k t Q t y c t v S X D d k t S P 7 v r R X T + 6 / 8 m P 7 i c p W 7 t W t l r Z a m W r l e 0 f q m z l t T 1 f l H d 5 Y 5 d M k R E X N F n W L U g u S a p 1 i 0 b D u W o 1 a J R y A c I 1 K C T L 4 y x l / x q 8 + X S 1 3 2 w N v n a b h 0 f d D m o P w k y M + H j Q Y / J a Z Z O y g w h 6 8 w j k w B G Y Q V r 2 l q Q F o a d q y / v b v 2 M 4 u T E c Z D F S 7 K 4 a b Q o z 3 x Q f h X n H b v 8 Q M A d i 1 R V T q T G W Q L T S S F D t m E e w N Z A g i 9 Z Y o e 0 h n E d Z g C t 1 o 2 0 j m R E 6 Z n a j Z N / N x j E n Y k i o I v o 4 l 9 Y 3 Q + M M T j 7 O k o i o u W y Z Y S w q w j v 2 O h w R D u e Z G t x A O F H O y w o x G m W a V d n g + Z d N y E 3 M 7 i t I l B V s h Z F C c O X 0 e B N z I K 0 + V 5 Y T Q g 4 2 A R 9 u A u 5 u A j 7 a B F x 2 j V X o s M h z 4 J p n i g / o w 4 3 Q 3 Y 3 Q R x u h T W l O K F T Y O L Y a o A w i O p N G O 4 i s b b x i G o m K 3 F I J K w A S 5 9 J A 1 V V U y s 2 u J F f K W B I P t s U K d v s w Z / R 6 l L N v 6 6 i U k + G E p I z C 8 8 + k D 2 C P F b W N E w W e l W V e B H c s B j c v p 9 G i N 8 u I 1 O I f O E G T i E u n 0 T o 7 U 6 D Z V i v I 1 y S x W 4 i c Z L l y 2 H V W m q / V E F Q N w d W Q d j W k U w 0 5 q I Y c V k O 6 1 R B D 1 Y 9 i w q b z P s V p d G y t A Y W 8 U N g L 1 f Z C d b x Q B 1 6 o Q y 9 U 1 w t 1 5 L e r T T + Y 3 + 6 3 / L a / Z d 7 / K R t T o X 8 y p f s 1 M y 0 S D o 1 A R L 4 V F H o M N T M I L Y B G e W G 6 A s z X A O 9 w t z N a / 1 d A Q 2 a 0 S O g D z A Z o 0 a 0 G Q m / g G k 8 E G 1 d B t H L Z O L 4 G Q 3 4 w 7 A d r + 8 E 6 f r A D P 9 i h H 6 z r B z v y 3 N 6 m J 8 5 x D k M W 0 2 m F G a 4 x V L m P 8 x E O e e K w J 6 7 t i e t 4 4 g 4 8 c Y e e u K 4 X D h 7 Y a + 0 T w K D p 1 E B 9 u y l b H a O v Z V B W O A r U + X B Z R q B K B K 5 E t C s R n U r E Q Q X C t G v T F j y N h d R X 6 i m H O 6 I p V M D k E Z H D S c t h Q w 6 b y 2 f b Y e v Y b J E j l s g R S + S I J X L E E j l i i f O W 3 Y T s J m w 3 t e 0 m e x g M + h t l e O b N z T d u c 8 w n 9 q m U S 2 V b t s i h u 6 a 5 0 v 3 F / Y u w C P o A x d M F D u m X D 8 N M q Y S R E U 8 S 0 z U b Q H N n T E R 6 p s 3 T H F S + x i i X r c R y 3 U 3 J M I N l Q + O y 3 + g K C q K 1 x w d A O Y E c b A h L k S B H k S B H k S B H k S B H k S B H k S B H k S B H k S B H k S B H k S B 7 k S B 7 k S B 7 k S B 7 k S B 7 k S B N n A U L 5 8 V A W n 4 w U 3 j Y h 9 P 4 n j N O V j / A f H i N v X i N f X m N K 3 m N H b z G D l 5 j B 6 + x g 9 f Y w W v s 4 D V 2 8 B o 7 e I 0 d v M Y O X m M 7 r 7 G d 1 9 j O a 2 z n N b b z G v v x G v v x G p G E D j V U U J c 1 T E x P i 3 v z t X O u 6 W X J g 7 l 8 B U Y K Q R d A + y o L Z J j 4 I q 9 t Q O z M G j / K 2 m q 9 d k 4 1 J o 2 9 k 8 b e S W P P p O m Y k Z A a o i q / X r 5 g Y + P L l z e f P x h 8 w a j Z V 3 l 1 M J v + 8 / 5 C f / N T v s 4 N Z 4 / G z R N A E r q G t S P z c D y c k F a 7 e d Q 0 d R R a E P X b 1 t s / G b l C 5 t e t j z D Y j C l 1 c 5 o l 2 g m d j l 0 A X A U o P R D U j g 3 J r L i x o J a L 1 w b B a 5 D 1 E 1 g u c z s I + 4 A e F M H D 0 X V l X s B k j S F p m i V V U V V C V 9 R B 0 N P E o 5 5 s s D V v H 7 2 c m V B A h X N Y h Y x t W w Y s q A A g 2 E z X 9 G v n 3 H v n 5 k J c X t 6 M S B k V w O j K O P s 9 H 9 S E 5 f p r U X J 6 R c p v q A E e m s 9 0 e V 3 T z j 6 s 9 9 F 3 p Y 8 V C 9 3 x 7 H p s p 9 r d s j 7 Y t R D m 6 v 0 Y + P h P B F a / o n 7 9 f w A A A P / / A w B Q S w E C L Q A U A A Y A C A A A A C E A K t 2 q Q N I A A A A 3 A Q A A E w A A A A A A A A A A A A A A A A A A A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A A A A I Q D + Q i E s r g A A A P g A A A A S A A A A A A A A A A A A A A A A A A s D A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A A A C E A 1 c I W c k w I A A C O S A A A E w A A A A A A A A A A A A A A A A D p A w A A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b V B L B Q Y A A A A A A w A D A M I A A A B m D A A A A A A R A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B z d G F u Z G F s b 2 5 l P S J u b y I / P g 0 K P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + v q Q B A A A A A A C c p A E A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B z d G F u Z G F s b 2 5 l P S J u b y I / P g 0 K P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 J T I w K H N l b W l j b 2 x v b i k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 0 L T E w L T A x V D A 2 O j I 5 O j U 1 L j U x M j I 0 N z d a I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U R B d 1 l H Q m d Z R 0 J n W U c i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t W Y X J p Y W J s Z S A v I E Z p Z W x k I E 5 h b W U m c X V v d D s s J n F 1 b 3 Q 7 R m 9 y b S B O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 g S G V h Z G V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z p Z W x k I F R 5 c G U m c X V v d D s s J n F 1 b 3 Q 7 R m l l b G Q g T G F i Z W w m c X V v d D s s J n F 1 b 3 Q 7 Q 2 h v a W N l c y w g Q 2 F s Y 3 V s Y X R p b 2 5 z L C B P U i B T b G l k Z X I g T G F i Z W x z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z p Z W x k I E 5 v d G U m c X V v d D s s J n F 1 b 3 Q 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I F R 5 c G U g T 1 I g U 2 h v d y B T b G l k Z X I g T n V t Y m V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R l e H Q g V m F s a W R h d G l v b i B N a W 4 m c X V v d D s s J n F 1 b 3 Q 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I E 1 h e C Z x d W 9 0 O y w m c X V v d D t J Z G V u d G l m a W V y P y Z x d W 9 0 O y w m c X V v d D t C c m F u Y 2 h p b m c g T G 9 n a W M g K F N o b 3 c g Z m l l b G Q g b 2 5 s e S B p Z i 4 u L i k m c X V v d D s s J n F 1 b 3 Q 7 U m V x d W l y Z W Q g R m l l b G Q / J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N 1 c 3 R v b S B B b G l n b m 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 U X V l c 3 R p b 2 4 g T n V t Y m V y I C h z d X J 2 Z X l z I G 9 u b H k p J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 1 h d H J p e C B H c m 9 1 c C B O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 1 h d H J p e C B S Y W 5 r a W 5 n P y Z x d W 9 0 O y w m c X V v d D t G a W V s Z C B B b m 5 v d G F 0 a W 9 u J n F 1 b 3 Q 7 X S I v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M w Y j U w M D M w N y 1 k N j R m L T R m O D E t O T Q x O S 0 y M W Q 5 M G I 3 Z D M x M z Q i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T g s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 Z h c m l h Y m x l I C 8 g R m l l b G Q g T m F t Z S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G b 3 J t I E 5 h b W U s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 V j d G l v b i B I Z W F k Z X I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g V H l w Z S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B M Y W J l b C w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D a G 9 p Y 2 V z L C B D Y W x j d W x h d G l v b n M s I E 9 S I F N s a W R l c i B M Y W J l b H M s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g T m 9 0 Z S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X h 0 I F Z h b G l k Y X R p b 2 4 g V H l w Z S B P U i B T a G 9 3 I F N s a W R l c i B O d W 1 i Z X I s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I E 1 p b i w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X h 0 I F Z h b G l k Y X R p b 2 4 g T W F 4 L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l k Z W 5 0 a W Z p Z X I / L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t C c m F u Y 2 h p b m c g T G 9 n a W M g K F N o b 3 c g Z m l l b G Q g b 2 5 s e S B p Z i 4 u L i k s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c X V p c m V k I E Z p Z W x k P y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 3 V z d G 9 t I E F s a W d u b W V u d C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U X V l c 3 R p b 2 4 g T n V t Y m V y I C h z d X J 2 Z X l z I G 9 u b H k p L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t N Y X R y a X g g R 3 J v d X A g T m F t Z S w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T W F 0 c m l 4 I F J h b m t p b m c / L D E 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B B b m 5 v d G F 0 a W 9 u L D E 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T g s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V m F y a W F i b G U g L y B G a W V s Z C B O Y W 1 l L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z v c m 0 g T m F t Z S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T Z W N 0 a W 9 u I E h l Y W R l c i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B U e X B l L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z p Z W x k I E x h Y m V s L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N o b 2 l j Z X M s I E N h b G N 1 b G F 0 a W 9 u c y w g T 1 I g U 2 x p Z G V y I E x h Y m V s c y w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B O b 3 R l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l e H Q g V m F s a W R h d G l v b i B U e X B l I E 9 S I F N o b 3 c g U 2 x p Z G V y I E 5 1 b W J l c i w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X h 0 I F Z h b G l k Y X R p b 2 4 g T W l u L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l e H Q g V m F s a W R h d G l v b i B N Y X g s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S W R l b n R p Z m l l c j 8 s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J y Y W 5 j a G l u Z y B M b 2 d p Y y A o U 2 h v d y B m a W V s Z C B v b m x 5 I G l m L i 4 u K S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V x d W l y Z W Q g R m l l b G Q / L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D d X N 0 b 2 0 g Q W x p Z 2 5 t Z W 5 0 L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t R d W V z d G l v b i B O d W 1 i Z X I g K H N 1 c n Z l e X M g b 2 5 s e S k s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 h d H J p e C B H c m 9 1 c C B O Y W 1 l L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t N Y X R y a X g g U m F u a 2 l u Z z 8 s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z p Z W x k I E F u b m 9 0 Y X R p b 2 4 s M T d 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 V 4 Y 2 V w d G l v b i I v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q l M j A o c 2 V t a S 1 j b 2 x v b i k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 0 L T E w L T A x V D A 2 O j M w O j E 5 L j k 2 N T g 5 M T F a I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U R B d 1 l H Q m d Z R 0 J n W U c i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t W Y X J p Y W J s Z S A v I E Z p Z W x k I E 5 h b W U m c X V v d D s s J n F 1 b 3 Q 7 R m 9 y b S B O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 g S G V h Z G V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z p Z W x k I F R 5 c G U m c X V v d D s s J n F 1 b 3 Q 7 R m l l b G Q g T G F i Z W w m c X V v d D s s J n F 1 b 3 Q 7 Q 2 h v a W N l c y w g Q 2 F s Y 3 V s Y X R p b 2 5 z L C B P U i B T b G l k Z X I g T G F i Z W x z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z p Z W x k I E 5 v d G U m c X V v d D s s J n F 1 b 3 Q 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I F R 5 c G U g T 1 I g U 2 h v d y B T b G l k Z X I g T n V t Y m V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R l e H Q g V m F s a W R h d G l v b i B N a W 4 m c X V v d D s s J n F 1 b 3 Q 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I E 1 h e C Z x d W 9 0 O y w m c X V v d D t J Z G V u d G l m a W V y P y Z x d W 9 0 O y w m c X V v d D t C c m F u Y 2 h p b m c g T G 9 n a W M g K F N o b 3 c g Z m l l b G Q g b 2 5 s e S B p Z i 4 u L i k m c X V v d D s s J n F 1 b 3 Q 7 U m V x d W l y Z W Q g R m l l b G Q / J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N 1 c 3 R v b S B B b G l n b m 1 l b n Q m c X V v d D s s J n F 1 b 3 Q 7 U X V l c 3 R p b 2 4 g T n V t Y m V y I C h z d X J 2 Z X l z I G 9 u b H k p J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 1 h d H J p e C B H c m 9 1 c C B O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 1 h d H J p e C B S Y W 5 r a W 5 n P y Z x d W 9 0 O y w m c X V v d D t G a W V s Z C B B b m 5 v d G F 0 a W 9 u J n F 1 b 3 Q 7 X S I v P j x F b n R y e S B U e X B l P S J G a W x s Z W R D b 2 1 w b G V 0 Z V J l c 3 V s d F R v V 2 9 y a 3 N o Z W V 0 I i B W Y W x 1 Z T 0 i b D E i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F N 0 Y X R 1 c y I g V m F s d W U 9 I n N D b 2 1 w b G V 0 Z S I v P j x F b n R y e S B U e X B l P S J G a W x s V G 9 E Y X R h T W 9 k Z W x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i S X N Q c m l 2 Y X R l I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U X V l c n l J R C I g V m F s d W U 9 I n M 5 M G J j M j E z Z S 0 4 Z D F j L T Q 0 N j M t Y T Z k N S 1 i N j h m M G E 3 N j U 4 M j c i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w S W 5 m b 0 N v b n R h a W 5 l c i I g V m F s d W U 9 I n N 7 J n F 1 b 3 Q 7 Y 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T g s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t W Y X J p Y W J s Z S A v I E Z p Z W x k I E 5 h b W U s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z v c m 0 g T m F t Z S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 V j d G l v b i B I Z W F k Z X I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z p Z W x k I F R 5 c G U s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z p Z W x k I E x h Y m V s L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D a G 9 p Y 2 V z L C B D Y W x j d W x h d G l v b n M s I E 9 S I F N s a W R l c i B M Y W J l b H M s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z p Z W x k I E 5 v d G U s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l e H Q g V m F s a W R h d G l v b i B U e X B l I E 9 S I F N o b 3 c g U 2 x p Z G V y I E 5 1 b W J l c i w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I E 1 p b i w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I E 1 h e C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S W R l b n R p Z m l l c j 8 s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t C c m F u Y 2 h p b m c g T G 9 n a W M g K F N o b 3 c g Z m l l b G Q g b 2 5 s e S B p Z i 4 u L i k s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z X F 1 a X J l Z C B G a W V s Z D 8 s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D d X N 0 b 2 0 g Q W x p Z 2 5 t Z W 5 0 L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U X V l c 3 R p b 2 4 g T n V t Y m V y I C h z d X J 2 Z X l z I G 9 u b H k p L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T W F 0 c m l 4 I E d y b 3 V w I E 5 h b W U s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t N Y X R y a X g g U m F u a 2 l u Z z 8 s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B B b m 5 v d G F 0 a W 9 u L D E 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T g s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 Z h c m l h Y m x l I C 8 g R m l l b G Q g T m F t Z S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m 9 y b S B O Y W 1 l L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t T Z W N 0 a W 9 u I E h l Y W R l c i w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g V H l w Z S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g T G F i Z W w s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N o b 2 l j Z X M s I E N h b G N 1 b G F 0 a W 9 u c y w g T 1 I g U 2 x p Z G V y I E x h Y m V s c y w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g T m 9 0 Z S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I F R 5 c G U g T 1 I g U 2 h v d y B T b G l k Z X I g T n V t Y m V y L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X h 0 I F Z h b G l k Y X R p b 2 4 g T W l u L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X h 0 I F Z h b G l k Y X R p b 2 4 g T W F 4 L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J Z G V u d G l m a W V y P y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 J y Y W 5 j a G l u Z y B M b 2 d p Y y A o U 2 h v d y B m a W V s Z C B v b m x 5 I G l m L i 4 u K S w x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c X V p c m V k I E Z p Z W x k P y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N 1 c 3 R v b S B B b G l n b m 1 l b n Q s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t R d W V z d G l v b i B O d W 1 i Z X I g K H N 1 c n Z l e X M g b 2 5 s e S k s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t N Y X R y a X g g R 3 J v d X A g T m F t Z S w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 h d H J p e C B S Y W 5 r a W 5 n P y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z p Z W x k I E F u b m 9 0 Y X R p b 2 4 s M T d 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 V 4 Y 2 V w d G l v b i I v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k l M j A o c 2 V t a S 1 j b 2 x v b i k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j k 0 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M T A t M D F U M D c 6 M z A 6 M j Y u N j Q 2 M z A 3 N V o i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U c i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O 1 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z N 2 Z m O D U 3 Y j g t M 2 Z h O C 0 0 N W F m L T h m N T Q t N 2 E w Z j J l O G Y z M D I 4 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E y L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x M i w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 V 4 Y 2 V w d G l v b i I v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I v P j x F b n R y e S B U e X B l P S J O Y W 1 l V X B k Y X R l Z E F m d G V y R m l s b C I g V m F s d W U 9 I m w w I i 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k l M j A o c 2 V t a S 1 j b 2 x v b i k l M j A o M i k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j k 0 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F b m F i b G V k I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 k Z S I g V m F s d W U 9 I n N V b m t u b 3 d u I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v d W 5 0 I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E x h c 3 R V c G R h d G V k I i B W Y W x 1 Z T 0 i Z D I w M j Q t M T A t M D F U M D c 6 M z A 6 M j Y u N j Q 2 M z A 3 N V o i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b l R 5 c G V z I i B W Y W x 1 Z T 0 i c 0 J n W U d C Z 1 l H Q m d Z R 0 J n W U c i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v b H V t b k 5 h b W V z I i B W Y W x 1 Z T 0 i c 1 s m c X V v d D t D b 2 x 1 b W 4 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j I m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j U m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N i Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j g m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u O S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 x M i Z x d W 9 0 O 1 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z Y 2 V i N j V m N 2 Y t N T c 0 N y 0 0 N j U 3 L W I 0 N z k t Y W Z h N T U w N W Q 5 M D U 0 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E y L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x M i w m c X V v d D t L Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t D b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M i w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M y w y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N C w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N S w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N i w 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u N y w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O C w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u O S w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T A s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E x L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S A o c 2 V t a S 1 j b 2 x v b i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 9 s d W 1 u M T I s M T F 9 J n F 1 b 3 Q 7 X S w m c X V v d D t S Z W x h d G l v b n N o a X B J b m Z v J n F 1 b 3 Q 7 O l t d f S I v P j x F b n R y e S B U e X B l P S J S Z X N 1 b H R U e X B l I i B W Y W x 1 Z T 0 i c 0 V 4 Y 2 V w d G l v b i I v P j x F b n R y e S B U e X B l P S J G a W x s T 2 J q Z W N 0 V H l w Z S I g V m F s d W U 9 I n N D b 2 5 u Z W N 0 a W 9 u T 2 5 s e S I v P j x F b n R y e S B U e X B l P S J M b 2 F k Z W R U b 0 F u Y W x 5 c 2 l z U 2 V y d m l j Z X M i I F Z h b H V l P S J s M C I v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U z J f U 1 R B V E F f R E J f T 1 N B V l 9 k Y X R h X 2 R p Y 3 R p b 2 5 u Y X J 5 J T I w K H N l b W k t Y 2 9 s b 2 4 p J T I w K D M p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I 5 N C I v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 0 L T E w L T A x V D A 3 O j M w O j I 2 L j Y 0 N j M w N z V a I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j k m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T A m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T I m c X V v d D t d I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c z g 5 Z m M 4 M 2 Y z L T U 3 M T A t N D Y 3 Z i 1 i M G Z j L T A w Y z U 5 M z M y N 2 V k M i I v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x M i w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f U 1 R B V E F f R E J f T 1 N B V l 9 k Y X R h X 2 R p Y 3 R p b 2 5 u Y X J 5 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T I s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f U 1 R B V E F f R E J f T 1 N B V l 9 k Y X R h X 2 R p Y 3 R p b 2 5 u Y X J 5 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N F e G N l c H R p b 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T G 9 h Z G V k V G 9 B b m F s e X N p c 1 N l c n Z p Y 2 V z I i B W Y W x 1 Z T 0 i b D A i L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C U y M C h z Z W 1 p L W N v b G 9 u K S U y M C g y K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x N j I i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N C 0 x M i 0 w M 1 Q x N D o y M D o 0 N S 4 x N T c 5 O D g z W i I v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U d C Z 1 l E Q X d Z R 0 J n W U d C Z 1 l H I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 V m F y a W F i b G U g L y B G a W V s Z C B O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z v c m 0 g T m F t Z S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u I E h l Y W R l c i Z x d W 9 0 O y w m c X V v d D t G a W V s Z C B U e X B l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z p Z W x k I E x h Y m V s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N o b 2 l j Z X M s I E N h b G N 1 b G F 0 a W 9 u c y w g T 1 I g U 2 x p Z G V y I E x h Y m V s c y Z x d W 9 0 O y w m c X V v d D t G a W V s Z C B O b 3 R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R l e H Q g V m F s a W R h d G l v b i B U e X B l I E 9 S I F N o b 3 c g U 2 x p Z G V y I E 5 1 b W J l c i Z x d W 9 0 O y w m c X V v d D t U Z X h 0 I F Z h b G l k Y X R p b 2 4 g T W l u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R l e H Q g V m F s a W R h d G l v b i B N Y X g m c X V v d D s s J n F 1 b 3 Q 7 S W R l b n R p Z m l l c j 8 m c X V v d D s s J n F 1 b 3 Q 7 Q n J h b m N o a W 5 n I E x v Z 2 l j I C h T a G 9 3 I G Z p Z W x k I G 9 u b H k g a W Y u L i 4 p J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l c X V p c m V k I E Z p Z W x k P y Z x d W 9 0 O y w m c X V v d D t D d X N 0 b 2 0 g Q W x p Z 2 5 t Z W 5 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 F 1 Z X N 0 a W 9 u I E 5 1 b W J l c i A o c 3 V y d m V 5 c y B v b m x 5 K S Z x d W 9 0 O y w m c X V v d D t N Y X R y a X g g R 3 J v d X A g T m F t Z S Z x d W 9 0 O y w m c X V v d D t N Y X R y a X g g U m F u a 2 l u Z z 8 m c X V v d D s s J n F 1 b 3 Q 7 R m l l b G Q g Q W 5 u b 3 R h d G l v b i Z x d W 9 0 O 1 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z N 2 R l Z m F m Y j U t M D F l Z S 0 0 N j I y L T h k O G E t Z j g w M T g 0 M z J h N z l h I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 4 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 Z h c m l h Y m x l I C 8 g R m l l b G Q g T m F t Z S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z v c m 0 g T m F t Z S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N l Y 3 R p b 2 4 g S G V h Z G V y L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g V H l w Z S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z p Z W x k I E x h Y m V s L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 h v a W N l c y w g Q 2 F s Y 3 V s Y X R p b 2 5 z L C B P U i B T b G l k Z X I g T G F i Z W x z L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g T m 9 0 Z S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l e H Q g V m F s a W R h d G l v b i B U e X B l I E 9 S I F N o b 3 c g U 2 x p Z G V y I E 5 1 b W J l c i w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l e H Q g V m F s a W R h d G l v b i B N a W 4 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X h 0 I F Z h b G l k Y X R p b 2 4 g T W F 4 L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S W R l b n R p Z m l l c j 8 s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q n J h b m N o a W 5 n I E x v Z 2 l j I C h T a G 9 3 I G Z p Z W x k I G 9 u b H k g a W Y u L i 4 p L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c X V p c m V k I E Z p Z W x k P y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D d X N 0 b 2 0 g Q W x p Z 2 5 t Z W 5 0 L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 F 1 Z X N 0 a W 9 u I E 5 1 b W J l c i A o c 3 V y d m V 5 c y B v b m x 5 K S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t N Y X R y a X g g R 3 J v d X A g T m F t Z S w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t N Y X R y a X g g U m F u a 2 l u Z z 8 s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g Q W 5 u b 3 R h d G l v b i w x N 3 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 4 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V m F y a W F i b G U g L y B G a W V s Z C B O Y W 1 l L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m 9 y b S B O Y W 1 l L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 V j d G l v b i B I Z W F k Z X I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B U e X B l L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g T G F i Z W w s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D a G 9 p Y 2 V z L C B D Y W x j d W x h d G l v b n M s I E 9 S I F N s a W R l c i B M Y W J l b H M s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B O b 3 R l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I F R 5 c G U g T 1 I g U 2 h v d y B T b G l k Z X I g T n V t Y m V y L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I E 1 p b i w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l e H Q g V m F s a W R h d G l v b i B N Y X g s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J Z G V u d G l m a W V y P y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t C c m F u Y 2 h p b m c g T G 9 n a W M g K F N o b 3 c g Z m l l b G Q g b 2 5 s e S B p Z i 4 u L i k s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V x d W l y Z W Q g R m l l b G Q / L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N 1 c 3 R v b S B B b G l n b m 1 l b n Q s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U X V l c 3 R p b 2 4 g T n V t Y m V y I C h z d X J 2 Z X l z I G 9 u b H k p L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 h d H J p e C B H c m 9 1 c C B O Y W 1 l L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 h d H J p e C B S Y W 5 r a W 5 n P y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B B b m 5 v d G F 0 a W 9 u L D E 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N F e G N l c H R p b 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 J T I w K H N l b W l j b 2 x v b i k l M j A o M i k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J B Z G R l Z F R v R G F 0 Y U 1 v Z G V s I i B W Y W x 1 Z T 0 i b D A i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q n V m Z m V y T m V 4 d F J l Z n J l c 2 g i I F Z h b H V l P S J s M S I v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 1 b n Q i I F Z h b H V l P S J s M j Q i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N C 0 x M i 0 w M 1 Q x N D o 0 O T o x N y 4 5 O D Y w M z k 5 W i I v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U d C Z 1 l E Q X d Z R 0 J n W U d C Z 1 l H I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 V m F y a W F i b G U g L y B G a W V s Z C B O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z v c m 0 g T m F t Z S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u I E h l Y W R l c i Z x d W 9 0 O y w m c X V v d D t G a W V s Z C B U e X B l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z p Z W x k I E x h Y m V s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N o b 2 l j Z X M s I E N h b G N 1 b G F 0 a W 9 u c y w g T 1 I g U 2 x p Z G V y I E x h Y m V s c y Z x d W 9 0 O y w m c X V v d D t G a W V s Z C B O b 3 R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R l e H Q g V m F s a W R h d G l v b i B U e X B l I E 9 S I F N o b 3 c g U 2 x p Z G V y I E 5 1 b W J l c i Z x d W 9 0 O y w m c X V v d D t U Z X h 0 I F Z h b G l k Y X R p b 2 4 g T W l u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R l e H Q g V m F s a W R h d G l v b i B N Y X g m c X V v d D s s J n F 1 b 3 Q 7 S W R l b n R p Z m l l c j 8 m c X V v d D s s J n F 1 b 3 Q 7 Q n J h b m N o a W 5 n I E x v Z 2 l j I C h T a G 9 3 I G Z p Z W x k I G 9 u b H k g a W Y u L i 4 p J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l c X V p c m V k I E Z p Z W x k P y Z x d W 9 0 O y w m c X V v d D t D d X N 0 b 2 0 g Q W x p Z 2 5 t Z W 5 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 F 1 Z X N 0 a W 9 u I E 5 1 b W J l c i A o c 3 V y d m V 5 c y B v b m x 5 K S Z x d W 9 0 O y w m c X V v d D t N Y X R y a X g g R 3 J v d X A g T m F t Z S Z x d W 9 0 O y w m c X V v d D t N Y X R y a X g g U m F u a 2 l u Z z 8 m c X V v d D s s J n F 1 b 3 Q 7 R m l l b G Q g Q W 5 u b 3 R h d G l v b i Z x d W 9 0 O 1 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z O G J m N G N k Z W E t N D c 2 O C 0 0 O G N l L T g 5 N W I t Z G Z m N T M 3 M W Q 2 N m E x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 4 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V m F y a W F i b G U g L y B G a W V s Z C B O Y W 1 l L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G b 3 J t I E 5 h b W U s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N l Y 3 R p b 2 4 g S G V h Z G V y L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B U e X B l L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B M Y W J l b C w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 h v a W N l c y w g Q 2 F s Y 3 V s Y X R p b 2 5 z L C B P U i B T b G l k Z X I g T G F i Z W x z L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B O b 3 R l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X h 0 I F Z h b G l k Y X R p b 2 4 g V H l w Z S B P U i B T a G 9 3 I F N s a W R l c i B O d W 1 i Z X I s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l e H Q g V m F s a W R h d G l v b i B N a W 4 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l e H Q g V m F s a W R h d G l v b i B N Y X g s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 l k Z W 5 0 a W Z p Z X I / L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q n J h b m N o a W 5 n I E x v Z 2 l j I C h T a G 9 3 I G Z p Z W x k I G 9 u b H k g a W Y u L i 4 p L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V x d W l y Z W Q g R m l l b G Q / L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 3 V z d G 9 t I E F s a W d u b W V u d C w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 F 1 Z X N 0 a W 9 u I E 5 1 b W J l c i A o c 3 V y d m V 5 c y B v b m x 5 K S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 h d H J p e C B H c m 9 1 c C B O Y W 1 l L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T W F 0 c m l 4 I F J h b m t p b m c / L D E 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g Q W 5 u b 3 R h d G l v b i w x N 3 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 4 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t W Y X J p Y W J s Z S A v I E Z p Z W x k I E 5 h b W U s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z v c m 0 g T m F t Z S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 V j d G l v b i B I Z W F k Z X I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z p Z W x k I F R 5 c G U s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z p Z W x k I E x h Y m V s L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D a G 9 p Y 2 V z L C B D Y W x j d W x h d G l v b n M s I E 9 S I F N s a W R l c i B M Y W J l b H M s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z p Z W x k I E 5 v d G U s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U G V y c 2 9 u Y W x E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W l j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l e H Q g V m F s a W R h d G l v b i B U e X B l I E 9 S I F N o b 3 c g U 2 x p Z G V y I E 5 1 b W J l c i w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I E 1 p b i w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I E 1 h e C w 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S W R l b n R p Z m l l c j 8 s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t C c m F u Y 2 h p b m c g T G 9 n a W M g K F N o b 3 c g Z m l l b G Q g b 2 5 s e S B p Z i 4 u L i k s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t S Z X F 1 a X J l Z C B G a W V s Z D 8 s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D d X N 0 b 2 0 g Q W x p Z 2 5 t Z W 5 0 L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U X V l c 3 R p b 2 4 g T n V t Y m V y I C h z d X J 2 Z X l z I G 9 u b H k p L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 T W F 0 c m l 4 I E d y b 3 V w I E 5 h b W U s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t N Y X R y a X g g U m F u a 2 l u Z z 8 s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B B b m 5 v d G F 0 a W 9 u L D E 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N F e G N l c H R p b 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U z J f U 1 R B V E F f R E J f T 1 N B V l 9 k Y X R h X 2 R p Y 3 R p b 2 5 u Y X J 5 J T I w K H N l b W k t Y 2 9 s b 2 4 p J T I w K D Q p P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c z 4 8 R W 5 0 c n k g V H l w Z T 0 i Q W R k Z W R U b 0 R h d G F N b 2 R l b C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k J 1 Z m Z l c k 5 l e H R S Z W Z y Z X N o I i B W Y W x 1 Z T 0 i b D E i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E N v d W 5 0 I i B W Y W x 1 Z T 0 i b D I 5 N C I v P j x F b n R y e S B U e X B l P S J G a W x s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x F c n J v c k N v Z G U i I F Z h b H V l P S J z V W 5 r b m 9 3 b i I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 3 V u d C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x M Y X N 0 V X B k Y X R l Z C I g V m F s d W U 9 I m Q y M D I 0 L T E w L T A x V D A 3 O j M w O j I 2 L j Y 0 N j M w N z V a I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 U e X B l c y I g V m F s d W U 9 I n N C Z 1 l H Q m d Z R 0 J n W U d C Z 1 l H I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M S Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j M m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N C Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j Y m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u N y Z x d W 9 0 O y w m c X V v d D t D b 2 x 1 b W 4 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N v b H V t b j k m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T A m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T E m c X V v d D s s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u M T I m c X V v d D t d I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J R d W V y e U l E I i B W Y W x 1 Z T 0 i c 2 M 0 O D V j Y z Q 0 L T M 3 M W Y t N D I z M y 1 h Y j E 5 L W U x Y j h h M m N l M m Q y M i I v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o x M i w m c X V v d D t r Z X l D b 2 x 1 b W 5 O Y W 1 l c y Z x d W 9 0 O z p b X S w m c X V v d D t x d W V y e V J l b G F 0 a W 9 u c 2 h p c H M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Y 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f U 1 R B V E F f R E J f T 1 N B V l 9 k Y X R h X 2 R p Y 3 R p b 2 5 u Y X J 5 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u Q 2 9 1 b n Q m c X V v d D s 6 M T I s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E s M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j M s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Q s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j U s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j Y s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j c s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j g s N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j k s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E w L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f U 1 R B V E F f R E J f T 1 N B V l 9 k Y X R h X 2 R p Y 3 R p b 2 5 u Y X J 5 I C h z Z W 1 p L W N v b G 9 u K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D b 2 x 1 b W 4 x M S w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k g K H N l b W k t Y 2 9 s b 2 4 p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N v b H V t b j E y L D E x f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N F e G N l c H R p b 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T G 9 h Z G V k V G 9 B b m F s e X N p c 1 N l c n Z p Y 2 V z I i B W Y W x 1 Z T 0 i b D A i L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C U y M C h z Z W 1 p L W N v b G 9 u K S U y M C g z K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x N j I i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N C 0 x M i 0 w M 1 Q x N D o y M D o 0 N S 4 x N T c 5 O D g z W i I v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U d C Z 1 l E Q X d Z R 0 J n W U d C Z 1 l H I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 V m F y a W F i b G U g L y B G a W V s Z C B O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z v c m 0 g T m F t Z S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u I E h l Y W R l c i Z x d W 9 0 O y w m c X V v d D t G a W V s Z C B U e X B l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z p Z W x k I E x h Y m V s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N o b 2 l j Z X M s I E N h b G N 1 b G F 0 a W 9 u c y w g T 1 I g U 2 x p Z G V y I E x h Y m V s c y Z x d W 9 0 O y w m c X V v d D t G a W V s Z C B O b 3 R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R l e H Q g V m F s a W R h d G l v b i B U e X B l I E 9 S I F N o b 3 c g U 2 x p Z G V y I E 5 1 b W J l c i Z x d W 9 0 O y w m c X V v d D t U Z X h 0 I F Z h b G l k Y X R p b 2 4 g T W l u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R l e H Q g V m F s a W R h d G l v b i B N Y X g m c X V v d D s s J n F 1 b 3 Q 7 S W R l b n R p Z m l l c j 8 m c X V v d D s s J n F 1 b 3 Q 7 Q n J h b m N o a W 5 n I E x v Z 2 l j I C h T a G 9 3 I G Z p Z W x k I G 9 u b H k g a W Y u L i 4 p J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l c X V p c m V k I E Z p Z W x k P y Z x d W 9 0 O y w m c X V v d D t D d X N 0 b 2 0 g Q W x p Z 2 5 t Z W 5 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 F 1 Z X N 0 a W 9 u I E 5 1 b W J l c i A o c 3 V y d m V 5 c y B v b m x 5 K S Z x d W 9 0 O y w m c X V v d D t N Y X R y a X g g R 3 J v d X A g T m F t Z S Z x d W 9 0 O y w m c X V v d D t N Y X R y a X g g U m F u a 2 l u Z z 8 m c X V v d D s s J n F 1 b 3 Q 7 R m l l b G Q g Q W 5 u b 3 R h d G l v b i Z x d W 9 0 O 1 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M 2 F i O D U 4 M W I t M D A 1 N C 0 0 M z I 0 L T h i Y T Q t N z Z h N 2 Q 3 Z W R j M T F k I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 4 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 Z h c m l h Y m x l I C 8 g R m l l b G Q g T m F t Z S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z v c m 0 g T m F t Z S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N l Y 3 R p b 2 4 g S G V h Z G V y L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g V H l w Z S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z p Z W x k I E x h Y m V s L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 h v a W N l c y w g Q 2 F s Y 3 V s Y X R p b 2 5 z L C B P U i B T b G l k Z X I g T G F i Z W x z L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g T m 9 0 Z S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l e H Q g V m F s a W R h d G l v b i B U e X B l I E 9 S I F N o b 3 c g U 2 x p Z G V y I E 5 1 b W J l c i w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l e H Q g V m F s a W R h d G l v b i B N a W 4 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X h 0 I F Z h b G l k Y X R p b 2 4 g T W F 4 L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S W R l b n R p Z m l l c j 8 s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q n J h b m N o a W 5 n I E x v Z 2 l j I C h T a G 9 3 I G Z p Z W x k I G 9 u b H k g a W Y u L i 4 p L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c X V p c m V k I E Z p Z W x k P y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D d X N 0 b 2 0 g Q W x p Z 2 5 t Z W 5 0 L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 F 1 Z X N 0 a W 9 u I E 5 1 b W J l c i A o c 3 V y d m V 5 c y B v b m x 5 K S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t N Y X R y a X g g R 3 J v d X A g T m F t Z S w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t N Y X R y a X g g U m F u a 2 l u Z z 8 s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g Q W 5 u b 3 R h d G l v b i w x N 3 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 4 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V m F y a W F i b G U g L y B G a W V s Z C B O Y W 1 l L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m 9 y b S B O Y W 1 l L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 V j d G l v b i B I Z W F k Z X I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B U e X B l L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g T G F i Z W w s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D a G 9 p Y 2 V z L C B D Y W x j d W x h d G l v b n M s I E 9 S I F N s a W R l c i B M Y W J l b H M s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B O b 3 R l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I F R 5 c G U g T 1 I g U 2 h v d y B T b G l k Z X I g T n V t Y m V y L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I E 1 p b i w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l e H Q g V m F s a W R h d G l v b i B N Y X g s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J Z G V u d G l m a W V y P y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t C c m F u Y 2 h p b m c g T G 9 n a W M g K F N o b 3 c g Z m l l b G Q g b 2 5 s e S B p Z i 4 u L i k s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V x d W l y Z W Q g R m l l b G Q / L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N 1 c 3 R v b S B B b G l n b m 1 l b n Q s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U X V l c 3 R p b 2 4 g T n V t Y m V y I C h z d X J 2 Z X l z I G 9 u b H k p L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 h d H J p e C B H c m 9 1 c C B O Y W 1 l L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 h d H J p e C B S Y W 5 r a W 5 n P y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B B b m 5 v d G F 0 a W 9 u L D E 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N F e G N l c H R p b 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T G 9 h Z G V k V G 9 B b m F s e X N p c 1 N l c n Z p Y 2 V z I i B W Y W x 1 Z T 0 i b D A i L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C U y M C h z Z W 1 p L W N v b G 9 u K S U y M C g 0 K T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w x N j I i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M S I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N C 0 x M i 0 w M 1 Q x N D o y M D o 0 N S 4 x N T c 5 O D g z W i I v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d Z R 0 J n W U d C Z 1 l E Q X d Z R 0 J n W U d C Z 1 l H I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 2 x 1 b W 5 O Y W 1 l c y I g V m F s d W U 9 I n N b J n F 1 b 3 Q 7 V m F y a W F i b G U g L y B G a W V s Z C B O Y W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z v c m 0 g T m F t Z S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u I E h l Y W R l c i Z x d W 9 0 O y w m c X V v d D t G a W V s Z C B U e X B l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 Z p Z W x k I E x h Y m V s J n F 1 b 3 Q 7 L C Z x d W 9 0 O 0 N o b 2 l j Z X M s I E N h b G N 1 b G F 0 a W 9 u c y w g T 1 I g U 2 x p Z G V y I E x h Y m V s c y Z x d W 9 0 O y w m c X V v d D t G a W V s Z C B O b 3 R l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R l e H Q g V m F s a W R h d G l v b i B U e X B l I E 9 S I F N o b 3 c g U 2 x p Z G V y I E 5 1 b W J l c i Z x d W 9 0 O y w m c X V v d D t U Z X h 0 I F Z h b G l k Y X R p b 2 4 g T W l u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 R l e H Q g V m F s a W R h d G l v b i B N Y X g m c X V v d D s s J n F 1 b 3 Q 7 S W R l b n R p Z m l l c j 8 m c X V v d D s s J n F 1 b 3 Q 7 Q n J h b m N o a W 5 n I E x v Z 2 l j I C h T a G 9 3 I G Z p Z W x k I G 9 u b H k g a W Y u L i 4 p J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 J l c X V p c m V k I E Z p Z W x k P y Z x d W 9 0 O y w m c X V v d D t D d X N 0 b 2 0 g Q W x p Z 2 5 t Z W 5 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 F 1 Z X N 0 a W 9 u I E 5 1 b W J l c i A o c 3 V y d m V 5 c y B v b m x 5 K S Z x d W 9 0 O y w m c X V v d D t N Y X R y a X g g R 3 J v d X A g T m F t Z S Z x d W 9 0 O y w m c X V v d D t N Y X R y a X g g U m F u a 2 l u Z z 8 m c X V v d D s s J n F 1 b 3 Q 7 R m l l b G Q g Q W 5 u b 3 R h d G l v b i Z x d W 9 0 O 1 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b G V k Q 2 9 t c G x l d G V S Z X N 1 b H R U b 1 d v c m t z a G V l d C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x T d G F 0 d X M i I F Z h b H V l P S J z Q 2 9 t c G x l d G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R v R G F 0 Y U 1 v Z G V s R W 5 h Y m x l Z C I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k l z U H J p d m F 0 Z S I g V m F s d W U 9 I m w w I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 S U Q i I F Z h b H V l P S J z M G Z k M j h k O T Y t N D V m Z i 0 0 N D J h L W F k Y T Y t Y T M z M T Z m N z B l Y z d i I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c E l u Z m 9 D b 2 5 0 Y W l u Z X I i I F Z h b H V l P S J z e y Z x d W 9 0 O 2 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 4 L C Z x d W 9 0 O 2 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 3 F 1 Z X J 5 U m V s Y X R p b 2 5 z a G l w c y Z x d W 9 0 O z p b X S w m c X V v d D t j b 2 x 1 b W 5 J Z G V u d G l 0 a W V z J n F 1 b 3 Q 7 O l s m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 Z h c m l h Y m x l I C 8 g R m l l b G Q g T m F t Z S w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z v c m 0 g T m F t Z S w x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 N l Y 3 R p b 2 4 g S G V h Z G V y L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g V H l w Z S w z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 Z p Z W x k I E x h Y m V s L D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q 2 h v a W N l c y w g Q 2 F s Y 3 V s Y X R p b 2 5 z L C B P U i B T b G l k Z X I g T G F i Z W x z L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g T m 9 0 Z S w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l e H Q g V m F s a W R h d G l v b i B U e X B l I E 9 S I F N o b 3 c g U 2 x p Z G V y I E 5 1 b W J l c i w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l e H Q g V m F s a W R h d G l v b i B N a W 4 s O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t U Z X h 0 I F Z h b G l k Y X R p b 2 4 g T W F 4 L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 S W R l b n R p Z m l l c j 8 s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 Q n J h b m N o a W 5 n I E x v Z 2 l j I C h T a G 9 3 I G Z p Z W x k I G 9 u b H k g a W Y u L i 4 p L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 J l c X V p c m V k I E Z p Z W x k P y w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D d X N 0 b 2 0 g Q W x p Z 2 5 t Z W 5 0 L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 F 1 Z X N 0 a W 9 u I E 5 1 b W J l c i A o c 3 V y d m V 5 c y B v b m x 5 K S w x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t N Y X R y a X g g R 3 J v d X A g T m F t Z S w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t N Y X R y a X g g U m F u a 2 l u Z z 8 s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g Q W 5 u b 3 R h d G l v b i w x N 3 0 m c X V v d D t d L C Z x d W 9 0 O 0 N v b H V t b k N v d W 5 0 J n F 1 b 3 Q 7 O j E 4 L C Z x d W 9 0 O 0 t l e U N v b H V t b k 5 h b W V z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 0 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V m F y a W F i b G U g L y B G a W V s Z C B O Y W 1 l L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m 9 y b S B O Y W 1 l L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U 2 V j d G l v b i B I Z W F k Z X I s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B U e X B l L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 R m l l b G Q g T G F i Z W w s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t D a G 9 p Y 2 V z L C B D Y W x j d W x h d G l v b n M s I E 9 S I F N s a W R l c i B M Y W J l b H M s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B O b 3 R l L D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I F R 5 c G U g T 1 I g U 2 h v d y B T b G l k Z X I g T n V t Y m V y L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 V G V 4 d C B W Y W x p Z G F 0 a W 9 u I E 1 p b i w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 1 R l e H Q g V m F s a W R h d G l v b i B N Y X g s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t J Z G V u d G l m a W V y P y w x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t C c m F u Y 2 h p b m c g T G 9 n a W M g K F N o b 3 c g Z m l l b G Q g b 2 5 s e S B p Z i 4 u L i k s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U m V x d W l y Z W Q g R m l l b G Q / L D E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 N 1 c 3 R v b S B B b G l n b m 1 l b n Q s M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 I C h z Z W 1 p L W N v b G 9 u K S A o M i k v Q X V 0 b 1 J l b W 9 2 Z W R D b 2 x 1 b W 5 z M S 5 7 U X V l c 3 R p b 2 4 g T n V t Y m V y I C h z d X J 2 Z X l z I G 9 u b H k p L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 h d H J p e C B H c m 9 1 c C B O Y W 1 l L D E 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C A o c 2 V t a S 1 j b 2 x v b i k g K D I p L 0 F 1 d G 9 S Z W 1 v d m V k Q 2 9 s d W 1 u c z E u e 0 1 h d H J p e C B S Y W 5 r a W 5 n P y w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q g K H N l b W k t Y 2 9 s b 2 4 p I C g y K S 9 B d X R v U m V t b 3 Z l Z E N v b H V t b n M x L n t G a W V s Z C B B b m 5 v d G F 0 a W 9 u L D E 3 f S Z x d W 9 0 O 1 0 s J n F 1 b 3 Q 7 U m V s Y X R p b 2 5 z a G l w S W 5 m b y Z x d W 9 0 O z p b X X 0 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V z d W x 0 V H l w Z S I g V m F s d W U 9 I n N F e G N l c H R p b 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b F R h c m d l d C I g V m F s d W U 9 I n N T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N F 8 w O F 8 x N F 9 f c 2 V t a V 9 j b 2 x v b l 9 f X z I 3 O C I v P j x F b n R y e S B U e X B l P S J M b 2 F k Z W R U b 0 F u Y W x 5 c 2 l z U 2 V y d m l j Z X M i I F Z h b H V l P S J s M C I v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I k F k Z G V k V G 9 E Y X R h T W 9 k Z W w i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J C d W Z m Z X J O Z X h 0 U m V m c m V z a C I g V m F s d W U 9 I m w x I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x D b 3 V u d C I g V m F s d W U 9 I m w 4 M j Q i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s R X J y b 3 J D b 2 R l I i B W Y W x 1 Z T 0 i c 1 V u a 2 5 v d 2 4 i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E V y c m 9 y Q 2 9 1 b n Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J G a W x s T G F z d F V w Z G F 0 Z W Q i I F Z h b H V l P S J k M j A y N C 0 x M i 0 x M V Q w O D o z O T o w N C 4 1 N D E 4 N z E 2 W i I v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u V H l w Z X M i I F Z h b H V l P S J z Q m d N R E F 3 T U R B d 0 1 E Q X d V R E F 3 T U R B d 0 1 E Q X d N R E F 3 T U R B d 0 1 E Q l F N R E F 3 T U R B d 0 1 E Q X d N R E F 3 T U R B d 0 1 E Q X d N R E F 3 T U R B d 0 1 E Q X d N R E F 3 T U R B d 0 1 E Q X d N R E F 3 V U R B d 0 1 E Q X d N R E F 3 T U R B d 0 1 E Q X d N R E F 3 T U R B d 0 1 E Q X d N R E F 3 W U R B d 0 1 E Q X d N R E F 3 W U R B d 0 1 E Q X d N R E F 3 T U R B d 0 1 E Q X d N R E J R V U Z B d 2 N E Q n d j R E F 3 T U R B d 0 1 E Q X d N R E F 3 T U R B d 0 1 E Q X d N R E F 3 T U h C d 0 1 E Q X d N R E F 3 T U R B d 0 1 E Q X d N R E F 3 T U R B d 0 1 E Q X d V R E F 3 V U Z C U U 1 E Q X d N R k J R V U R B d 1 V E Q X h F R E J R V U R B d 0 1 E Q X d V R k J S R V J F U k V G R V J F R k J R V U Z F U k V S R V F N R E V S R V J C U k V S R V J F U i I v P j x F b n R y e S B U e X B l P S J G a W x s Q 2 9 s d W 1 u T m F t Z X M i I F Z h b H V l P S J z W y Z x d W 9 0 O 3 N z c 1 9 o a W R f c m V j b 2 R l Z C Z x d W 9 0 O y w m c X V v d D t z c 3 N f Y 2 V u d G V y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 N z c 1 9 m c 2 9 f Y W d l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 N z c 1 9 m c 2 9 f c 2 V 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 N z c 1 9 n a V 9 u Y l 9 h d F 9 o b 2 1 l X 3 J l Y 2 9 k Z W Q m c X V v d D s s J n F 1 b 3 Q 7 c 3 N z X 2 d p X 2 h v d X N l a G 9 s Z F 9 0 e X B l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 N z c 1 9 n a V 9 l Z H V j Y X R p b 2 4 m c X V v d D s s J n F 1 b 3 Q 7 c 3 N z X 2 d p X 2 h v d X N l X 2 l u Y 2 9 t Z S Z x d W 9 0 O y w m c X V v d D t h d F 9 k c m l u a 2 l u Z y Z x d W 9 0 O y w m c X V v d D t h d F 9 z b W 9 r a W 5 n J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 F 0 X 3 N t b 2 t p b m d f c 3 R v c F 9 3 a G V u J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 F 0 X 3 N t b 2 t p b m d f c 3 R v c F 9 3 a G V u X 3 V u a X Q m c X V v d D s s J n F 1 b 3 Q 7 Y X R f c 2 1 v a 2 l u Z 1 9 3 a G l j a F 9 m b 3 J t Z X J f X 1 8 2 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 F 0 X 3 N t b 2 t p b m d f d 2 h p Y 2 h f Z m 9 y b W V y X 1 9 f N y Z x d W 9 0 O y w m c X V v d D t h d F 9 z b W 9 r a W 5 n X 3 d o a W N o X 2 Z v c m 1 l c l 9 f X z g m c X V v d D s s J n F 1 b 3 Q 7 Y X R f c 2 1 v a 2 l u Z 1 9 3 a G l j a F 9 m b 3 J t Z X J f X 1 8 5 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 F 0 X 3 N t b 2 t p b m d f d 2 h p Y 2 h f Z m 9 y b W V y X 1 9 f M T A m c X V v d D s s J n F 1 b 3 Q 7 Y X R f c 2 1 v a 2 l u Z 1 9 3 a G l j a F 9 j d X J y Z W 5 0 X 1 9 f N i Z x d W 9 0 O y w m c X V v d D t h d F 9 z b W 9 r a W 5 n X 3 d o a W N o X 2 N 1 c n J l b n R f X 1 8 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 F 0 X 3 N t b 2 t p b m d f d 2 h p Y 2 h f Y 3 V y c m V u d F 9 f X z g m c X V v d D s s J n F 1 b 3 Q 7 Y X R f c 2 1 v a 2 l u Z 1 9 3 a G l j a F 9 j d X J y Z W 5 0 X 1 9 f O S Z x d W 9 0 O y w m c X V v d D t h d F 9 z b W 9 r a W 5 n X 3 d o a W N o X 2 N 1 c n J l b n R f X 1 8 x M C Z x d W 9 0 O y w m c X V v d D t w Y V 9 o a W d o J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B h X 2 h p Z 2 h f b m J k Y X l z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B h X 2 1 v Z C Z x d W 9 0 O y w m c X V v d D t w Y V 9 t b 2 R f b m J k Y X l z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B h X 2 1 v Z F 9 k d X J h d G l v b i Z x d W 9 0 O y w m c X V v d D t w Y V 9 t b 2 R f Z H V y Y X R p b 2 5 f a H J z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B h X 2 1 v Z F 9 k d X J h d G l v b l 9 t a W 4 m c X V v d D s s J n F 1 b 3 Q 7 c G F f c 2 l 0 d G l u Z y Z x d W 9 0 O y w m c X V v d D t w Y V 9 z a X R 0 a W 5 n X 2 h y c y Z x d W 9 0 O y w m c X V v d D t w Y V 9 z a X R 0 a W 5 n X 2 J y Z W F r Z n J l c S Z x d W 9 0 O y w m c X V v d D t t a V 9 i c F 9 t Z W F z d X J l Z C Z x d W 9 0 O y w m c X V v d D t t a V 9 o d G E m c X V v d D s s J n F 1 b 3 Q 7 b W l f a H R h X 3 R y Z W F 0 Z W Q m c X V v d D s s J n F 1 b 3 Q 7 b W l f Z G l h Y m V 0 Z X M m c X V v d D s s J n F 1 b 3 Q 7 b W l f Z G l h Y m V 0 Z X N f d H l w Z S Z x d W 9 0 O y w m c X V v d D t t a V 9 k a W F i Z X R l c 1 9 t Z W Q m c X V v d D s s J n F 1 b 3 Q 7 b W l f c m V u Y W x k a X M m c X V v d D s s J n F 1 b 3 Q 7 b W l f c m V u Y W x k a X N f b W V k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 1 p X 2 9 0 a G V y X 2 1 l Z C Z x d W 9 0 O y w m c X V v d D t t a V 9 j b 2 1 w b C Z x d W 9 0 O y w m c X V v d D t t a V 9 j b 2 1 w b F 9 z c G 9 y d C Z x d W 9 0 O y w m c X V v d D t t a V 9 j b 2 1 w b F 9 0 e X B l X 1 9 f M S Z x d W 9 0 O y w m c X V v d D t t a V 9 j b 2 1 w b F 9 0 e X B l X 1 9 f M i Z x d W 9 0 O y w m c X V v d D t t a V 9 j b 2 1 w b F 9 0 e X B l X 1 9 f M y Z x d W 9 0 O y w m c X V v d D t t a V 9 j b 2 1 w b F 9 0 e X B l X 1 9 f N C Z x d W 9 0 O y w m c X V v d D t t a V 9 j b 2 1 w b F 9 0 e X B l X 1 9 f N S Z x d W 9 0 O y w m c X V v d D t t a V 9 j b 2 1 w b F 9 0 e X B l X 1 9 f N i Z x d W 9 0 O y w m c X V v d D t t a V 9 j b 2 1 w b F 9 0 e X B l X 1 9 f N y Z x d W 9 0 O y w m c X V v d D t t a V 9 j b 2 1 w b F 9 0 e X B l X 1 9 f O C Z x d W 9 0 O y w m c X V v d D t t a V 9 j b 2 1 w b F 9 0 e X B l X 1 9 f O S Z x d W 9 0 O y w m c X V v d D t m a F 9 l d m l j d G l v b i Z x d W 9 0 O y w m c X V v d D t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f M S Z x d W 9 0 O y w m c X V v d D t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f M i Z x d W 9 0 O y w m c X V v d D t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f M y Z x d W 9 0 O y w m c X V v d D t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f N C Z x d W 9 0 O y w m c X V v d D t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f N S Z x d W 9 0 O y w m c X V v d D t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f N i Z x d W 9 0 O y w m c X V v d D t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f N y Z x d W 9 0 O y w m c X V v d D t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f O C Z x d W 9 0 O y w m c X V v d D t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f O S Z x d W 9 0 O y w m c X V v d D t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f M T A m c X V v d D s s J n F 1 b 3 Q 7 Z m h f Z X Z p Y 3 R p b 2 5 f d H l w Z V 9 f X z E x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 Z o X 2 V 2 a W N 0 a W 9 u X 3 R 5 c G V f X 1 8 x M i Z x d W 9 0 O y w m c X V v d D t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f M T M m c X V v d D s s J n F 1 b 3 Q 7 Z m h f d m V n Y W 5 f d m V n Z X R h c m l h b i Z x d W 9 0 O y w m c X V v d D t m a F 9 s a X F 1 a W R f c X V h b n R p d H k m c X V v d D s s J n F 1 b 3 Q 7 Z m h f Z n J 1 a X Q m c X V v d D s s J n F 1 b 3 Q 7 Z m h f d m V n Z X R h Y m x l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 Z o X 2 p 1 a W N l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 Z o X 3 N v d X A m c X V v d D s s J n F 1 b 3 Q 7 Z m h f c 2 F s d C Z x d W 9 0 O y w m c X V v d D t m a F 9 z Y W x 0 X 2 F 3 Y X J l X 2 5 l Z y Z x d W 9 0 O y w m c X V v d D t m a F 9 z Y W x 0 X 2 F 3 Y X J l X 2 R p c 1 9 f X z E m c X V v d D s s J n F 1 b 3 Q 7 Z m h f c 2 F s d F 9 h d 2 F y Z V 9 k a X N f X 1 8 y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 Z o X 3 N h b H R f Y X d h c m V f Z G l z X 1 9 f M y Z x d W 9 0 O y w m c X V v d D t m a F 9 z Y W x 0 X 2 F 3 Y X J l X 2 R p c 1 9 f X z Q m c X V v d D s s J n F 1 b 3 Q 7 Z m h f c 2 F s d F 9 h d 2 F y Z V 9 k a X N f X 1 8 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 Z o X 3 N h b H R f Y X d h c m V f Z G l z X 1 9 f N i Z x d W 9 0 O y w m c X V v d D t m a F 9 z Y W x 0 X 2 F 3 Y X J l X 2 R p c 1 9 f X z c m c X V v d D s s J n F 1 b 3 Q 7 Z m h f c 2 F s d F 9 h d 2 F y Z V 9 k a X N f X 1 8 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 Z o X 3 N h b H R f Y X d h c m V f Z G l z X 1 9 f O S Z x d W 9 0 O y w m c X V v d D t m a F 9 z Y W x 0 X 2 F 3 Y X J l X 2 R p c 1 9 f X z E w J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 Z o X 3 N h b H R f Y X d h c m V f Z G l z X 1 9 f M T E m c X V v d D s s J n F 1 b 3 Q 7 Z m h f c 2 F s d F 9 i Z W h h d i Z x d W 9 0 O y w m c X V v d D t m a F 9 z Y W x 0 X 2 J l a G F 2 X 3 d o Y X R f X 1 8 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 Z o X 3 N h b H R f Y m V o Y X Z f d 2 h h d F 9 f X z I m c X V v d D s s J n F 1 b 3 Q 7 Z m h f c 2 F s d F 9 i Z W h h d l 9 3 a G F 0 X 1 9 f M y Z x d W 9 0 O y w m c X V v d D t m a F 9 z Y W x 0 X 2 J l a G F 2 X 3 d o Y X R f X 1 8 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 Z o X 3 N h b H R f Y m V o Y X Z f d 2 h h d F 9 f X z U m c X V v d D s s J n F 1 b 3 Q 7 Z m h f c 2 F s d F 9 i Z W h h d l 9 3 a G F 0 X 1 9 f N i Z x d W 9 0 O y w m c X V v d D t m a F 9 z Y W x 0 X 2 J l a G F 2 X 3 d o Y X R f X 1 8 3 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 Z o X 3 N h b H R f Y m V o Y X Z f d 2 h h d F 9 f X z g m c X V v d D s s J n F 1 b 3 Q 7 Z m h f c 2 F s d F 9 i Z W h h d l 9 3 a G F 0 X 2 9 0 a C Z x d W 9 0 O y w m c X V v d D t m a F 9 y Z X N h b H R f Z n J l c V 9 o b 2 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 Z o X 3 J l c 2 F s d F 9 m c m V x X 2 9 1 d C Z x d W 9 0 O y w m c X V v d D t m a F 9 z Y W x 0 X 3 R 5 c G V f X 1 8 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 Z o X 3 N h b H R f d H l w Z V 9 f X z I m c X V v d D s s J n F 1 b 3 Q 7 Z m h f c 2 F s d F 9 0 e X B l X 1 9 f M y Z x d W 9 0 O y w m c X V v d D t m a F 9 z Y W x 0 X 3 R 5 c G V f X 1 8 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 Z o X 3 N h b H R f d H l w Z V 9 f X z U m c X V v d D s s J n F 1 b 3 Q 7 Z m h f c 2 F s d F 9 0 e X B l X 1 9 f N i Z x d W 9 0 O y w m c X V v d D t m a F 9 z Y W x 0 X 3 R 5 c G V f b 3 R o J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y x X 2 N v b n N l b n R f d m l z a X R f M y Z x d W 9 0 O y w m c X V v d D t 2 M V 9 y Z F 9 z Y n A x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y x X 3 J k X 3 N i c D I m c X V v d D s s J n F 1 b 3 Q 7 d j F f c m R f c 2 J w M y Z x d W 9 0 O y w m c X V v d D t 2 M V 9 y Z F 9 z Y n A 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y x X 3 J k X 3 N i c D U m c X V v d D s s J n F 1 b 3 Q 7 d j F f c m R f Z G J w M S Z x d W 9 0 O y w m c X V v d D t 2 M V 9 y Z F 9 k Y n A y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y x X 3 J k X 2 R i c D M m c X V v d D s s J n F 1 b 3 Q 7 d j F f c m R f Z G J w N C Z x d W 9 0 O y w m c X V v d D t 2 M V 9 y Z F 9 k Y n A 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y x X 3 J k X 2 h y M S Z x d W 9 0 O y w m c X V v d D t 2 M V 9 y Z F 9 o c j I m c X V v d D s s J n F 1 b 3 Q 7 d j F f c m R f a H I z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y x X 3 J k X 2 h y N C Z x d W 9 0 O y w m c X V v d D t 2 M V 9 y Z F 9 o c j U m c X V v d D s s J n F 1 b 3 Q 7 d j F f c m R f a G V p Z 2 h 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y x X 3 J k X 3 d l a W d o d C Z x d W 9 0 O y w m c X V v d D t 2 M V 9 y Z F 9 o a X A m c X V v d D s s J n F 1 b 3 Q 7 d j F f c m R f d 2 F p c 3 Q m c X V v d D s s J n F 1 b 3 Q 7 d j F f c m R f d X J f c 3 R h c n R f c 2 l 0 Z S Z x d W 9 0 O y w m c X V v d D t 2 M l 9 u Y l 9 i b 3 R 0 b G V f Z m l s b G V k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y y X 3 J k X 3 V y X 2 V u Z H R p b W U m c X V v d D s s J n F 1 b 3 Q 7 d j J f c m R f d X J f a G 9 t Z V 9 z d G F y d H R p b W U m c X V v d D s s J n F 1 b 3 Q 7 d j J f c m R f d X J p b l 9 t a X N j b 2 x s Z W M m c X V v d D s s J n F 1 b 3 Q 7 d j J f c W F f d X J p b l 9 t a X N j b 2 x s Z W N f b m I m c X V v d D s s J n F 1 b 3 Q 7 d j J f c m R f d X J p b l 9 z c G l s b C Z x d W 9 0 O y w m c X V v d D t 2 M l 9 y Z F 9 z Y n A x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y y X 3 J k X 3 N i c D I m c X V v d D s s J n F 1 b 3 Q 7 d j J f c m R f c 2 J w M y Z x d W 9 0 O y w m c X V v d D t 2 M l 9 y Z F 9 z Y n A 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y y X 3 J k X 3 N i c D U m c X V v d D s s J n F 1 b 3 Q 7 d j J f c m R f Z G J w M S Z x d W 9 0 O y w m c X V v d D t 2 M l 9 y Z F 9 k Y n A y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y y X 3 J k X 2 R i c D M m c X V v d D s s J n F 1 b 3 Q 7 d j J f c m R f Z G J w N C Z x d W 9 0 O y w m c X V v d D t 2 M l 9 y Z F 9 k Y n A 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y y X 3 J k X 2 h y M S Z x d W 9 0 O y w m c X V v d D t 2 M l 9 y Z F 9 o c j I m c X V v d D s s J n F 1 b 3 Q 7 d j J f c m R f a H I z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y y X 3 J k X 2 h y N C Z x d W 9 0 O y w m c X V v d D t 2 M l 9 y Z F 9 o c j U m c X V v d D s s J n F 1 b 3 Q 7 d j J f d X J f Y m 9 0 d G x l X 3 d l a W d o d F 8 x J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y y X 3 V y X 2 J v d H R s Z V 9 3 Z W l n a H R f M i Z x d W 9 0 O y w m c X V v d D t 2 M 1 9 u Y l 9 i b 3 R 0 b G V f Z m l s b G V k J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y z X 3 J k X 3 V y a W 5 f Z W 5 k d G l t Z S Z x d W 9 0 O y w m c X V v d D t 2 M 1 9 y Z F 9 1 c m l u X 2 h v b W V f c 3 R h c n R 0 a W 1 l J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y z X 3 J k X 3 V y a W 5 f b W l z Y 2 9 s b G V j J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y z X 3 F h X 3 V y a W 5 f b W l z Y 2 9 s b G V j X 2 5 i J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y z X 3 J k X 3 V y a W 5 f c 3 B p b G w m c X V v d D s s J n F 1 b 3 Q 7 d j N f c m R f c 2 J w M S Z x d W 9 0 O y w m c X V v d D t 2 M 1 9 y Z F 9 z Y n A y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y z X 3 J k X 3 N i c D M m c X V v d D s s J n F 1 b 3 Q 7 d j N f c m R f c 2 J w N C Z x d W 9 0 O y w m c X V v d D t 2 M 1 9 y Z F 9 z Y n A 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y z X 3 J k X 2 R i c D E m c X V v d D s s J n F 1 b 3 Q 7 d j N f c m R f Z G J w M i Z x d W 9 0 O y w m c X V v d D t 2 M 1 9 y Z F 9 k Y n A z J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y z X 3 J k X 2 R i c D Q m c X V v d D s s J n F 1 b 3 Q 7 d j N f c m R f Z G J w N S Z x d W 9 0 O y w m c X V v d D t 2 M 1 9 y Z F 9 o c j E m c X V v d D s s J n F 1 b 3 Q 7 d j N f c m R f a H I y J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y z X 3 J k X 2 h y M y Z x d W 9 0 O y w m c X V v d D t 2 M 1 9 y Z F 9 o c j Q m c X V v d D s s J n F 1 b 3 Q 7 d j N f c m R f a H I 1 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y z X 3 V y X 2 J v d H R s Z V 9 3 Z W l n a H R f M S Z x d W 9 0 O y w m c X V v d D t 2 M 1 9 1 c l 9 i b 3 R 0 b G V f d 2 V p Z 2 h 0 X z I m c X V v d D s s J n F 1 b 3 Q 7 d j J f b G F i X 3 V y X 2 5 h J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y y X 2 x h Y l 9 1 c l 9 j b C Z x d W 9 0 O y w m c X V v d D t 2 M l 9 s Y W J f d X J f a y Z x d W 9 0 O y w m c X V v d D t 2 M l 9 s Y W J f d X J f Y 3 J 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y y X 2 x h Y l 9 1 c l 9 y Y X R p b 1 9 1 b m F f Y 3 J 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y y X 2 x h Y l 9 1 c l 9 y Y X R p b 1 9 1 Y 2 x f Y 3 J 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y y X 2 x h Y l 9 1 c l 9 y Y X R p b 1 9 1 a 1 9 j c n Q m c X V v d D s s J n F 1 b 3 Q 7 d j N f b G F i X 3 V y X 2 5 h J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y z X 2 x h Y l 9 1 c l 9 j b C Z x d W 9 0 O y w m c X V v d D t 2 M 1 9 s Y W J f d X J f a y Z x d W 9 0 O y w m c X V v d D t 2 M 1 9 s Y W J f d X J f Y 3 J 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y z X 2 x h Y l 9 1 c l 9 y Y X R p b 1 9 1 b m F f Y 3 J 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y z X 2 x h Y l 9 1 c l 9 y Y X R p b 1 9 1 Y 2 x f Y 3 J 0 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y z X 2 x h Y l 9 1 c l 9 y Y X R p b 1 9 1 a 1 9 j c n Q m c X V v d D s s J n F 1 b 3 Q 7 Y W d l X 2 N h d C Z x d W 9 0 O y w m c X V v d D t T d 2 l z c 1 J l Z 2 l v b i Z x d W 9 0 O y w m c X V v d D t C T U k m c X V v d D s s J n F 1 b 3 Q 7 Q k 1 J X 2 N h d C Z x d W 9 0 O y w m c X V v d D t 3 Y W l z d F 9 j Y X Q m c X V v d D s s J n F 1 b 3 Q 7 V 0 h S J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 d I U l 9 j Y X Q m c X V v d D s s J n F 1 b 3 Q 7 c 2 J w O C Z x d W 9 0 O y w m c X V v d D t k Y n A 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 h i c F 8 x N D A 5 M F 8 4 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 N v b G x f Z H V y w 6 l l X 1 Y y X 2 1 p b i Z x d W 9 0 O y w m c X V v d D t j b 2 x s X 2 R 1 c s O p Z V 9 W M 1 9 t a W 4 m c X V v d D s s J n F 1 b 3 Q 7 d X J p b l 9 2 b 2 x f V j J f Y X Z n J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 V y a W 5 f d m 9 s X 1 Y z X 2 F 2 Z y Z x d W 9 0 O y w m c X V v d D t 1 c m l u X 3 Z v b F 9 W M l 9 h d m d f M j R o J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 V y a W 5 f d m 9 s X 1 Y z X 2 F 2 Z 1 8 y N G g m c X V v d D s s J n F 1 b 3 Q 7 d j J f b G F i X 3 V y X 2 5 h X z I 0 a C Z x d W 9 0 O y w m c X V v d D t 2 M 1 9 s Y W J f d X J f b m F f M j R o J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y y X 2 x h Y l 9 1 c l 9 j b F 8 y N G g m c X V v d D s s J n F 1 b 3 Q 7 d j N f b G F i X 3 V y X 2 N s X z I 0 a C Z x d W 9 0 O y w m c X V v d D t 2 M l 9 s Y W J f d X J f a 1 8 y N G g m c X V v d D s s J n F 1 b 3 Q 7 d j N f b G F i X 3 V y X 2 t f M j R o J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y y X 2 x h Y l 9 1 c l 9 j c n R f M j R o X 2 1 t b 2 w m c X V v d D s s J n F 1 b 3 Q 7 d j N f b G F i X 3 V y X 2 N y d F 8 y N G h f b W 1 v b C Z x d W 9 0 O y w m c X V v d D t 2 M l 9 s Y W J f d X J f c m F 0 a W 9 f b m F D b C Z x d W 9 0 O y w m c X V v d D t 2 M 1 9 s Y W J f d X J f c m F 0 a W 9 f b m F D b C Z x d W 9 0 O y w m c X V v d D t 2 M l 9 s Y W J f d X J f c m F 0 a W 9 f b m F L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 Y z X 2 x h Y l 9 1 c l 9 y Y X R p b 1 9 u Y U s m c X V v d D s s J n F 1 b 3 Q 7 V j J f T m F D b F 9 n M j R o J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 Y z X 0 5 h Q 2 x f Z z I 0 a C Z x d W 9 0 O y w m c X V v d D t W M l 9 r X 2 c y N G g m c X V v d D s s J n F 1 b 3 Q 7 V j N f a 1 9 n M j R o J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 Y y X 0 5 h Q 2 x f Z z I 0 a F 9 j Y X Q m c X V v d D s s J n F 1 b 3 Q 7 V j N f T m F D b F 9 n M j R o X 2 N h d C Z x d W 9 0 O y w m c X V v d D t t Z W F u X 1 Y y V j N f T m F D b F 9 n M j R o J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N E X 1 Y y V j N f T m F D b F 9 n M j R o J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B l c m N l b n R f Q 1 Z f a W 5 0 c m F f T m F j b C Z x d W 9 0 O y w m c X V v d D t t Z W F u X 1 Y y V j N f T m F L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N E X 1 Y y V j N f T m F L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 3 B l c m N l b n R f Q 1 Z f a W 5 0 c m F f T m F L J n F 1 b 3 Q 7 L C Z x d W 9 0 O 2 1 l Y W 5 f V j J W M 1 9 j c n R f M j R o X 2 t n X 2 1 t b 2 w m c X V v d D s s J n F 1 b 3 Q 7 U 0 R f V j J W M 1 9 j c n R f M j R o X 2 t n X 2 1 t b 2 w m c X V v d D s s J n F 1 b 3 Q 7 c G V y Y 2 V u d F 9 D V l 9 p b n R y Y V 9 j c n Q m c X V v d D t d I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x l Z E N v b X B s Z X R l U m V z d W x 0 V G 9 X b 3 J r c 2 h l Z X Q i I F Z h b H V l P S J s M S I v P j x F b n R y e S B U e X B l P S J G a W x s U 3 R h d H V z I i B W Y W x 1 Z T 0 i c 0 N v b X B s Z X R l I i 8 + P E V u d H J 5 I F R 5 c G U 9 I k Z p b G x U b 0 R h d G F N b 2 R l b E V u Y W J s Z W Q i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J J c 1 B y a X Z h d G U i I F Z h b H V l P S J s M C I v P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B J b m Z v Q 2 9 u d G F p b m V y I i B W Y W x 1 Z T 0 i c 3 s m c X V v d D t j b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o y M j g s J n F 1 b 3 Q 7 a 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 c X V l c n l S Z W x h d G l v b n N o a X B z J n F 1 b 3 Q 7 O l t d L C Z x d W 9 0 O 2 N v b H V t b k l k Z W 5 0 a X R p Z X M m c X V v d D s 6 W y Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 N z c 1 9 o a W R f c m V j b 2 R l Z C w w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t z c 3 N f Y 2 V u d G V y L D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 N z c 1 9 m c 2 9 f Y W d l L D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 N z c 1 9 m c 2 9 f c 2 V 4 L D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 N z c 1 9 n a V 9 u Y l 9 h d F 9 o b 2 1 l X 3 J l Y 2 9 k Z W Q s N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 c 3 N z X 2 d p X 2 h v d X N l a G 9 s Z F 9 0 e X B l L D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 N z c 1 9 n a V 9 l Z H V j Y X R p b 2 4 s N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 c 3 N z X 2 d p X 2 h v d X N l X 2 l u Y 2 9 t Z S w 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t h d F 9 k c m l u a 2 l u Z y w 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t h d F 9 z b W 9 r a W 5 n L D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 F 0 X 3 N t b 2 t p b m d f c 3 R v c F 9 3 a G V u L D E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t h d F 9 z b W 9 r a W 5 n X 3 N 0 b 3 B f d 2 h l b l 9 1 b m l 0 L D E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t h d F 9 z b W 9 r a W 5 n X 3 d o a W N o X 2 Z v c m 1 l c l 9 f X z Y s M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 F 0 X 3 N t b 2 t p b m d f d 2 h p Y 2 h f Z m 9 y b W V y X 1 9 f N y w x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Y X R f c 2 1 v a 2 l u Z 1 9 3 a G l j a F 9 m b 3 J t Z X J f X 1 8 4 L D E 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t h d F 9 z b W 9 r a W 5 n X 3 d o a W N o X 2 Z v c m 1 l c l 9 f X z k s M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 F 0 X 3 N t b 2 t p b m d f d 2 h p Y 2 h f Z m 9 y b W V y X 1 9 f M T A s M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 F 0 X 3 N t b 2 t p b m d f d 2 h p Y 2 h f Y 3 V y c m V u d F 9 f X z Y s M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 F 0 X 3 N t b 2 t p b m d f d 2 h p Y 2 h f Y 3 V y c m V u d F 9 f X z c s M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 F 0 X 3 N t b 2 t p b m d f d 2 h p Y 2 h f Y 3 V y c m V u d F 9 f X z g s M T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 F 0 X 3 N t b 2 t p b m d f d 2 h p Y 2 h f Y 3 V y c m V u d F 9 f X z k s M j B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 F 0 X 3 N t b 2 t p b m d f d 2 h p Y 2 h f Y 3 V y c m V u d F 9 f X z E w L D I x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t w Y V 9 o a W d o L D I y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t w Y V 9 o a W d o X 2 5 i Z G F 5 c y w y M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 c G F f b W 9 k L D I 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t w Y V 9 t b 2 R f b m J k Y X l z L D I 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t w Y V 9 t b 2 R f Z H V y Y X R p b 2 4 s M j Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 B h X 2 1 v Z F 9 k d X J h d G l v b l 9 o c n M s M j d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 B h X 2 1 v Z F 9 k d X J h d G l v b l 9 t a W 4 s M j h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 B h X 3 N p d H R p b m c s M j l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 B h X 3 N p d H R p b m d f a H J z L D M w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t w Y V 9 z a X R 0 a W 5 n X 2 J y Z W F r Z n J l c S w z M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W l f Y n B f b W V h c 3 V y Z W Q s M z J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 1 p X 2 h 0 Y S w z M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W l f a H R h X 3 R y Z W F 0 Z W Q s M z R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 1 p X 2 R p Y W J l d G V z L D M 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t t a V 9 k a W F i Z X R l c 1 9 0 e X B l L D M 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t t a V 9 k a W F i Z X R l c 1 9 t Z W Q s M z d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 1 p X 3 J l b m F s Z G l z L D M 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t t a V 9 y Z W 5 h b G R p c 1 9 t Z W Q s M z l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 1 p X 2 9 0 a G V y X 2 1 l Z C w 0 M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W l f Y 2 9 t c G w s N D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 1 p X 2 N v b X B s X 3 N w b 3 J 0 L D Q y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t t a V 9 j b 2 1 w b F 9 0 e X B l X 1 9 f M S w 0 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W l f Y 2 9 t c G x f d H l w Z V 9 f X z I s N D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 1 p X 2 N v b X B s X 3 R 5 c G V f X 1 8 z L D Q 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t t a V 9 j b 2 1 w b F 9 0 e X B l X 1 9 f N C w 0 N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W l f Y 2 9 t c G x f d H l w Z V 9 f X z U s N D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 1 p X 2 N v b X B s X 3 R 5 c G V f X 1 8 2 L D Q 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t t a V 9 j b 2 1 w b F 9 0 e X B l X 1 9 f N y w 0 O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W l f Y 2 9 t c G x f d H l w Z V 9 f X z g s N T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 1 p X 2 N v b X B s X 3 R 5 c G V f X 1 8 5 L D U x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 l d m l j d G l v b i w 1 M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f Z X Z p Y 3 R p b 2 5 f d H l w Z V 9 f X z E s N T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 2 V 2 a W N 0 a W 9 u X 3 R 5 c G V f X 1 8 y L D U 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f M y w 1 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f Z X Z p Y 3 R p b 2 5 f d H l w Z V 9 f X z Q s N T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 2 V 2 a W N 0 a W 9 u X 3 R 5 c G V f X 1 8 1 L D U 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f N i w 1 O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f Z X Z p Y 3 R p b 2 5 f d H l w Z V 9 f X z c s N T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 2 V 2 a W N 0 a W 9 u X 3 R 5 c G V f X 1 8 4 L D Y w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f O S w 2 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f Z X Z p Y 3 R p b 2 5 f d H l w Z V 9 f X z E w L D Y y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f M T E s N j N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 2 V 2 a W N 0 a W 9 u X 3 R 5 c G V f X 1 8 x M i w 2 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f Z X Z p Y 3 R p b 2 5 f d H l w Z V 9 f X z E z L D Y 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 2 Z W d h b l 9 2 Z W d l d G F y a W F u L D Y 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 s a X F 1 a W R f c X V h b n R p d H k s N j d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 2 Z y d W l 0 L D Y 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 2 Z W d l d G F i b G U s N j l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 2 p 1 a W N l L D c w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z b 3 V w L D c x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 L D c y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 F 3 Y X J l X 2 5 l Z y w 3 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 h d 2 F y Z V 9 k a X N f X 1 8 x L D c 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 F 3 Y X J l X 2 R p c 1 9 f X z I s N z V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 N h b H R f Y X d h c m V f Z G l z X 1 9 f M y w 3 N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 h d 2 F y Z V 9 k a X N f X 1 8 0 L D c 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 F 3 Y X J l X 2 R p c 1 9 f X z U s N z h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 N h b H R f Y X d h c m V f Z G l z X 1 9 f N i w 3 O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 h d 2 F y Z V 9 k a X N f X 1 8 3 L D g w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 F 3 Y X J l X 2 R p c 1 9 f X z g s O D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 N h b H R f Y X d h c m V f Z G l z X 1 9 f O S w 4 M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 h d 2 F y Z V 9 k a X N f X 1 8 x M C w 4 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 h d 2 F y Z V 9 k a X N f X 1 8 x M S w 4 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 i Z W h h d i w 4 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 i Z W h h d l 9 3 a G F 0 X 1 9 f M S w 4 N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 i Z W h h d l 9 3 a G F 0 X 1 9 f M i w 4 N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 i Z W h h d l 9 3 a G F 0 X 1 9 f M y w 4 O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 i Z W h h d l 9 3 a G F 0 X 1 9 f N C w 4 O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 i Z W h h d l 9 3 a G F 0 X 1 9 f N S w 5 M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 i Z W h h d l 9 3 a G F 0 X 1 9 f N i w 5 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 i Z W h h d l 9 3 a G F 0 X 1 9 f N y w 5 M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 i Z W h h d l 9 3 a G F 0 X 1 9 f O C w 5 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 i Z W h h d l 9 3 a G F 0 X 2 9 0 a C w 5 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c m V z Y W x 0 X 2 Z y Z X F f a G 9 t Z S w 5 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c m V z Y W x 0 X 2 Z y Z X F f b 3 V 0 L D k 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 3 R 5 c G V f X 1 8 x L D k 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 3 R 5 c G V f X 1 8 y L D k 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 3 R 5 c G V f X 1 8 z L D k 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 3 R 5 c G V f X 1 8 0 L D E w M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 0 e X B l X 1 9 f N S w x M D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 N h b H R f d H l w Z V 9 f X z Y s M T A y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 3 R 5 c G V f b 3 R o L D E w M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f Y 2 9 u c 2 V u d F 9 2 a X N p d F 8 z L D E w N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f c 2 J w M S w x M D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y x X 3 J k X 3 N i c D I s M T A 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M V 9 y Z F 9 z Y n A z L D E w N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f c 2 J w N C w x M D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y x X 3 J k X 3 N i c D U s M T A 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M V 9 y Z F 9 k Y n A x L D E x M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f Z G J w M i w x M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y x X 3 J k X 2 R i c D M s M T E y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M V 9 y Z F 9 k Y n A 0 L D E x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f Z G J w N S w x M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y x X 3 J k X 2 h y M S w x M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y x X 3 J k X 2 h y M i w x M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y x X 3 J k X 2 h y M y w x M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y x X 3 J k X 2 h y N C w x M T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y x X 3 J k X 2 h y N S w x M T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y x X 3 J k X 2 h l a W d o d C w x M j B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y x X 3 J k X 3 d l a W d o d C w x M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y x X 3 J k X 2 h p c C w x M j J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y x X 3 J k X 3 d h a X N 0 L D E y M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f d X J f c 3 R h c n R f c 2 l 0 Z S w x M j R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 2 5 i X 2 J v d H R s Z V 9 m a W x s Z W Q s M T I 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 y Z F 9 1 c l 9 l b m R 0 a W 1 l L D E y N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f c m R f d X J f a G 9 t Z V 9 z d G F y d H R p b W U s M T I 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 y Z F 9 1 c m l u X 2 1 p c 2 N v b G x l Y y w x M j h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 F h X 3 V y a W 5 f b W l z Y 2 9 s b G V j X 2 5 i L D E y O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f c m R f d X J p b l 9 z c G l s b C w x M z B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 J k X 3 N i c D E s M T M x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 y Z F 9 z Y n A y L D E z M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f c m R f c 2 J w M y w x M z N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 J k X 3 N i c D Q s M T M 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 y Z F 9 z Y n A 1 L D E z N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f c m R f Z G J w M S w x M z Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 J k X 2 R i c D I s M T M 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 y Z F 9 k Y n A z L D E z O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f c m R f Z G J w N C w x M z l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 J k X 2 R i c D U s M T Q w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 y Z F 9 o c j E s M T Q x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 y Z F 9 o c j I s M T Q y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 y Z F 9 o c j M s M T Q z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 y Z F 9 o c j Q s M T Q 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 y Z F 9 o c j U s M T Q 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 1 c l 9 i b 3 R 0 b G V f d 2 V p Z 2 h 0 X z E s M T Q 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 1 c l 9 i b 3 R 0 b G V f d 2 V p Z 2 h 0 X z I s M T Q 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 u Y l 9 i b 3 R 0 b G V f Z m l s b G V k L D E 0 O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c m R f d X J p b l 9 l b m R 0 a W 1 l L D E 0 O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c m R f d X J p b l 9 o b 2 1 l X 3 N 0 Y X J 0 d G l t Z S w x N T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 3 J k X 3 V y a W 5 f b W l z Y 2 9 s b G V j L D E 1 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c W F f d X J p b l 9 t a X N j b 2 x s Z W N f b m I s M T U y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 y Z F 9 1 c m l u X 3 N w a W x s L D E 1 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c m R f c 2 J w M S w x N T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 3 J k X 3 N i c D I s M T U 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 y Z F 9 z Y n A z L D E 1 N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c m R f c 2 J w N C w x N T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 3 J k X 3 N i c D U s M T U 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 y Z F 9 k Y n A x L D E 1 O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c m R f Z G J w M i w x N j B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 3 J k X 2 R i c D M s M T Y x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 y Z F 9 k Y n A 0 L D E 2 M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c m R f Z G J w N S w x N j N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 3 J k X 2 h y M S w x N j R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 3 J k X 2 h y M i w x N j V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 3 J k X 2 h y M y w x N j Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 3 J k X 2 h y N C w x N j d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 3 J k X 2 h y N S w x N j h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 3 V y X 2 J v d H R s Z V 9 3 Z W l n a H R f M S w x N j l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 3 V y X 2 J v d H R s Z V 9 3 Z W l n a H R f M i w x N z B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 2 x h Y l 9 1 c l 9 u Y S w x N z F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 2 x h Y l 9 1 c l 9 j b C w x N z J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 2 x h Y l 9 1 c l 9 r L D E 3 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f b G F i X 3 V y X 2 N y d C w x N z R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 2 x h Y l 9 1 c l 9 y Y X R p b 1 9 1 b m F f Y 3 J 0 L D E 3 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f b G F i X 3 V y X 3 J h d G l v X 3 V j b F 9 j c n Q s M T c 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 s Y W J f d X J f c m F 0 a W 9 f d W t f Y 3 J 0 L D E 3 N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f b G F i X 3 V y X 2 5 h L D E 3 O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f b G F i X 3 V y X 2 N s L D E 3 O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f b G F i X 3 V y X 2 s s M T g w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 s Y W J f d X J f Y 3 J 0 L D E 4 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f b G F i X 3 V y X 3 J h d G l v X 3 V u Y V 9 j c n Q s M T g y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 s Y W J f d X J f c m F 0 a W 9 f d W N s X 2 N y d C w x O D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 2 x h Y l 9 1 c l 9 y Y X R p b 1 9 1 a 1 9 j c n Q s M T g 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t h Z 2 V f Y 2 F 0 L D E 4 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 U 3 d p c 3 N S Z W d p b 2 4 s M T g 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t C T U k s M T g 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t C T U l f Y 2 F 0 L D E 4 O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d 2 F p c 3 R f Y 2 F 0 L D E 4 O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 V 0 h S L D E 5 M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 V 0 h S X 2 N h d C w x O T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 N i c D g s M T k y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t k Y n A 4 L D E 5 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 a G J w X z E 0 M D k w X z g s M T k 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t j b 2 x s X 2 R 1 c s O p Z V 9 W M l 9 t a W 4 s M T k 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t j b 2 x s X 2 R 1 c s O p Z V 9 W M 1 9 t a W 4 s M T k 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 1 c m l u X 3 Z v b F 9 W M l 9 h d m c s M T k 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 1 c m l u X 3 Z v b F 9 W M 1 9 h d m c s M T k 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 1 c m l u X 3 Z v b F 9 W M l 9 h d m d f M j R o L D E 5 O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d X J p b l 9 2 b 2 x f V j N f Y X Z n X z I 0 a C w y M D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 2 x h Y l 9 1 c l 9 u Y V 8 y N G g s M j A x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 s Y W J f d X J f b m F f M j R o L D I w M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f b G F i X 3 V y X 2 N s X z I 0 a C w y M D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 2 x h Y l 9 1 c l 9 j b F 8 y N G g s M j A 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 s Y W J f d X J f a 1 8 y N G g s M j A 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 s Y W J f d X J f a 1 8 y N G g s M j A 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 s Y W J f d X J f Y 3 J 0 X z I 0 a F 9 t b W 9 s L D I w N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f b G F i X 3 V y X 2 N y d F 8 y N G h f b W 1 v b C w y M D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 2 x h Y l 9 1 c l 9 y Y X R p b 1 9 u Y U N s L D I w O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f b G F i X 3 V y X 3 J h d G l v X 2 5 h Q 2 w s M j E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 s Y W J f d X J f c m F 0 a W 9 f b m F L L D I x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f b G F i X 3 V y X 3 J h d G l v X 2 5 h S y w y M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 1 Y y X 0 5 h Q 2 x f Z z I 0 a C w y M T N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 1 Y z X 0 5 h Q 2 x f Z z I 0 a C w y M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 1 Y y X 2 t f Z z I 0 a C w y M T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 1 Y z X 2 t f Z z I 0 a C w y M T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 1 Y y X 0 5 h Q 2 x f Z z I 0 a F 9 j Y X Q s M j E 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t W M 1 9 O Y U N s X 2 c y N G h f Y 2 F 0 L D I x O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W V h b l 9 W M l Y z X 0 5 h Q 2 x f Z z I 0 a C w y M T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 1 N E X 1 Y y V j N f T m F D b F 9 n M j R o L D I y M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 c G V y Y 2 V u d F 9 D V l 9 p b n R y Y V 9 O Y W N s L D I y M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W V h b l 9 W M l Y z X 0 5 h S y w y M j J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 1 N E X 1 Y y V j N f T m F L L D I y M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 c G V y Y 2 V u d F 9 D V l 9 p b n R y Y V 9 O Y U s s M j I 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t t Z W F u X 1 Y y V j N f Y 3 J 0 X z I 0 a F 9 r Z 1 9 t b W 9 s L D I y N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 U 0 R f V j J W M 1 9 j c n R f M j R o X 2 t n X 2 1 t b 2 w s M j I 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t w Z X J j Z W 5 0 X 0 N W X 2 l u d H J h X 2 N y d C w y M j d 9 J n F 1 b 3 Q 7 X S w m c X V v d D t D b 2 x 1 b W 5 D b 3 V u d C Z x d W 9 0 O z o y M j g s J n F 1 b 3 Q 7 S 2 V 5 Q 2 9 s d W 1 u T m F t Z X M m c X V v d D s 6 W 1 0 s J n F 1 b 3 Q 7 Q 2 9 s d W 1 u S W R l b n R p d G l l c y Z x d W 9 0 O z p b J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 c 3 N z X 2 h p Z F 9 y Z W N v Z G V k L D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 N z c 1 9 j Z W 5 0 Z X I s M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 c 3 N z X 2 Z z b 1 9 h Z 2 U s M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 c 3 N z X 2 Z z b 1 9 z Z X g s M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 c 3 N z X 2 d p X 2 5 i X 2 F 0 X 2 h v b W V f c m V j b 2 R l Z C w 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t z c 3 N f Z 2 l f a G 9 1 c 2 V o b 2 x k X 3 R 5 c G U s N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 c 3 N z X 2 d p X 2 V k d W N h d G l v b i w 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t z c 3 N f Z 2 l f a G 9 1 c 2 V f a W 5 j b 2 1 l L D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 F 0 X 2 R y a W 5 r a W 5 n L D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 F 0 X 3 N t b 2 t p b m c s O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Y X R f c 2 1 v a 2 l u Z 1 9 z d G 9 w X 3 d o Z W 4 s M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 F 0 X 3 N t b 2 t p b m d f c 3 R v c F 9 3 a G V u X 3 V u a X Q s M T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 F 0 X 3 N t b 2 t p b m d f d 2 h p Y 2 h f Z m 9 y b W V y X 1 9 f N i w x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Y X R f c 2 1 v a 2 l u Z 1 9 3 a G l j a F 9 m b 3 J t Z X J f X 1 8 3 L D E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t h d F 9 z b W 9 r a W 5 n X 3 d o a W N o X 2 Z v c m 1 l c l 9 f X z g s M T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 F 0 X 3 N t b 2 t p b m d f d 2 h p Y 2 h f Z m 9 y b W V y X 1 9 f O S w x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Y X R f c 2 1 v a 2 l u Z 1 9 3 a G l j a F 9 m b 3 J t Z X J f X 1 8 x M C w x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Y X R f c 2 1 v a 2 l u Z 1 9 3 a G l j a F 9 j d X J y Z W 5 0 X 1 9 f N i w x N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Y X R f c 2 1 v a 2 l u Z 1 9 3 a G l j a F 9 j d X J y Z W 5 0 X 1 9 f N y w x O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Y X R f c 2 1 v a 2 l u Z 1 9 3 a G l j a F 9 j d X J y Z W 5 0 X 1 9 f O C w x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Y X R f c 2 1 v a 2 l u Z 1 9 3 a G l j a F 9 j d X J y Z W 5 0 X 1 9 f O S w y M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Y X R f c 2 1 v a 2 l u Z 1 9 3 a G l j a F 9 j d X J y Z W 5 0 X 1 9 f M T A s M j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 B h X 2 h p Z 2 g s M j J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 B h X 2 h p Z 2 h f b m J k Y X l z L D I z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t w Y V 9 t b 2 Q s M j R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 B h X 2 1 v Z F 9 u Y m R h e X M s M j V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 B h X 2 1 v Z F 9 k d X J h d G l v b i w y N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 c G F f b W 9 k X 2 R 1 c m F 0 a W 9 u X 2 h y c y w y N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 c G F f b W 9 k X 2 R 1 c m F 0 a W 9 u X 2 1 p b i w y O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 c G F f c 2 l 0 d G l u Z y w y O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 c G F f c 2 l 0 d G l u Z 1 9 o c n M s M z B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 B h X 3 N p d H R p b m d f Y n J l Y W t m c m V x L D M x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t t a V 9 i c F 9 t Z W F z d X J l Z C w z M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W l f a H R h L D M z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t t a V 9 o d G F f d H J l Y X R l Z C w z N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W l f Z G l h Y m V 0 Z X M s M z V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 1 p X 2 R p Y W J l d G V z X 3 R 5 c G U s M z Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 1 p X 2 R p Y W J l d G V z X 2 1 l Z C w z N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W l f c m V u Y W x k a X M s M z h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 1 p X 3 J l b m F s Z G l z X 2 1 l Z C w z O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W l f b 3 R o Z X J f b W V k L D Q w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t t a V 9 j b 2 1 w b C w 0 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W l f Y 2 9 t c G x f c 3 B v c n Q s N D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 1 p X 2 N v b X B s X 3 R 5 c G V f X 1 8 x L D Q z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t t a V 9 j b 2 1 w b F 9 0 e X B l X 1 9 f M i w 0 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W l f Y 2 9 t c G x f d H l w Z V 9 f X z M s N D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 1 p X 2 N v b X B s X 3 R 5 c G V f X 1 8 0 L D Q 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t t a V 9 j b 2 1 w b F 9 0 e X B l X 1 9 f N S w 0 N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W l f Y 2 9 t c G x f d H l w Z V 9 f X z Y s N D h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 1 p X 2 N v b X B s X 3 R 5 c G V f X 1 8 3 L D Q 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t t a V 9 j b 2 1 w b F 9 0 e X B l X 1 9 f O C w 1 M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 b W l f Y 2 9 t c G x f d H l w Z V 9 f X z k s N T F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 2 V 2 a W N 0 a W 9 u L D U y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f M S w 1 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f Z X Z p Y 3 R p b 2 5 f d H l w Z V 9 f X z I s N T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 2 V 2 a W N 0 a W 9 u X 3 R 5 c G V f X 1 8 z L D U 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f N C w 1 N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f Z X Z p Y 3 R p b 2 5 f d H l w Z V 9 f X z U s N T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 2 V 2 a W N 0 a W 9 u X 3 R 5 c G V f X 1 8 2 L D U 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f N y w 1 O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f Z X Z p Y 3 R p b 2 5 f d H l w Z V 9 f X z g s N j B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 2 V 2 a W N 0 a W 9 u X 3 R 5 c G V f X 1 8 5 L D Y x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f M T A s N j J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 2 V 2 a W N 0 a W 9 u X 3 R 5 c G V f X 1 8 x M S w 2 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f Z X Z p Y 3 R p b 2 5 f d H l w Z V 9 f X z E y L D Y 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 l d m l j d G l v b l 9 0 e X B l X 1 9 f M T M s N j V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 Z l Z 2 F u X 3 Z l Z 2 V 0 Y X J p Y W 4 s N j Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 2 x p c X V p Z F 9 x d W F u d G l 0 e S w 2 N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f Z n J 1 a X Q s N j h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 Z l Z 2 V 0 Y W J s Z S w 2 O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f a n V p Y 2 U s N z B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 N v d X A s N z F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 N h b H Q s N z J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 N h b H R f Y X d h c m V f b m V n L D c z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 F 3 Y X J l X 2 R p c 1 9 f X z E s N z R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 N h b H R f Y X d h c m V f Z G l z X 1 9 f M i w 3 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 h d 2 F y Z V 9 k a X N f X 1 8 z L D c 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 F 3 Y X J l X 2 R p c 1 9 f X z Q s N z d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 N h b H R f Y X d h c m V f Z G l z X 1 9 f N S w 3 O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 h d 2 F y Z V 9 k a X N f X 1 8 2 L D c 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 F 3 Y X J l X 2 R p c 1 9 f X z c s O D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 N h b H R f Y X d h c m V f Z G l z X 1 9 f O C w 4 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 h d 2 F y Z V 9 k a X N f X 1 8 5 L D g y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 F 3 Y X J l X 2 R p c 1 9 f X z E w L D g z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 F 3 Y X J l X 2 R p c 1 9 f X z E x L D g 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 J l a G F 2 L D g 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 J l a G F 2 X 3 d o Y X R f X 1 8 x L D g 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 J l a G F 2 X 3 d o Y X R f X 1 8 y L D g 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 J l a G F 2 X 3 d o Y X R f X 1 8 z L D g 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 J l a G F 2 X 3 d o Y X R f X 1 8 0 L D g 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 J l a G F 2 X 3 d o Y X R f X 1 8 1 L D k w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 J l a G F 2 X 3 d o Y X R f X 1 8 2 L D k x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 J l a G F 2 X 3 d o Y X R f X 1 8 3 L D k y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 J l a G F 2 X 3 d o Y X R f X 1 8 4 L D k z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 2 J l a G F 2 X 3 d o Y X R f b 3 R o L D k 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 y Z X N h b H R f Z n J l c V 9 o b 2 1 l L D k 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 y Z X N h b H R f Z n J l c V 9 v d X Q s O T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 N h b H R f d H l w Z V 9 f X z E s O T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 N h b H R f d H l w Z V 9 f X z I s O T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 N h b H R f d H l w Z V 9 f X z M s O T l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 N h b H R f d H l w Z V 9 f X z Q s M T A w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t m a F 9 z Y W x 0 X 3 R 5 c G V f X 1 8 1 L D E w M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 Z m h f c 2 F s d F 9 0 e X B l X 1 9 f N i w x M D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 Z o X 3 N h b H R f d H l w Z V 9 v d G g s M T A z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M V 9 j b 2 5 z Z W 5 0 X 3 Z p c 2 l 0 X z M s M T A 0 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M V 9 y Z F 9 z Y n A x L D E w N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f c 2 J w M i w x M D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y x X 3 J k X 3 N i c D M s M T A 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M V 9 y Z F 9 z Y n A 0 L D E w O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f c 2 J w N S w x M D l 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y x X 3 J k X 2 R i c D E s M T E w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M V 9 y Z F 9 k Y n A y L D E x M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f Z G J w M y w x M T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y x X 3 J k X 2 R i c D Q s M T E z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M V 9 y Z F 9 k Y n A 1 L D E x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f a H I x L D E x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f a H I y L D E x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f a H I z L D E x N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f a H I 0 L D E x O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f a H I 1 L D E x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f a G V p Z 2 h 0 L D E y M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f d 2 V p Z 2 h 0 L D E y M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f a G l w L D E y M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j F f c m R f d 2 F p c 3 Q s M T I z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M V 9 y Z F 9 1 c l 9 z d G F y d F 9 z a X R l L D E y N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f b m J f Y m 9 0 d G x l X 2 Z p b G x l Z C w x M j V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 J k X 3 V y X 2 V u Z H R p b W U s M T I 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 y Z F 9 1 c l 9 o b 2 1 l X 3 N 0 Y X J 0 d G l t Z S w x M j d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 J k X 3 V y a W 5 f b W l z Y 2 9 s b G V j L D E y O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f c W F f d X J p b l 9 t a X N j b 2 x s Z W N f b m I s M T I 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 y Z F 9 1 c m l u X 3 N w a W x s L D E z M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f c m R f c 2 J w M S w x M z F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 J k X 3 N i c D I s M T M y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 y Z F 9 z Y n A z L D E z M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f c m R f c 2 J w N C w x M z R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 J k X 3 N i c D U s M T M 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 y Z F 9 k Y n A x L D E z N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f c m R f Z G J w M i w x M z d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 J k X 2 R i c D M s M T M 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 y Z F 9 k Y n A 0 L D E z O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f c m R f Z G J w N S w x N D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 J k X 2 h y M S w x N D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 J k X 2 h y M i w x N D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 J k X 2 h y M y w x N D N 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 J k X 2 h y N C w x N D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 J k X 2 h y N S w x N D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 V y X 2 J v d H R s Z V 9 3 Z W l n a H R f M S w x N D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 3 V y X 2 J v d H R s Z V 9 3 Z W l n a H R f M i w x N D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 2 5 i X 2 J v d H R s Z V 9 m a W x s Z W Q s M T Q 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 y Z F 9 1 c m l u X 2 V u Z H R p b W U s M T Q 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 y Z F 9 1 c m l u X 2 h v b W V f c 3 R h c n R 0 a W 1 l L D E 1 M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c m R f d X J p b l 9 t a X N j b 2 x s Z W M s M T U x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 x Y V 9 1 c m l u X 2 1 p c 2 N v b G x l Y 1 9 u Y i w x N T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 3 J k X 3 V y a W 5 f c 3 B p b G w s M T U z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 y Z F 9 z Y n A x L D E 1 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c m R f c 2 J w M i w x N T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 3 J k X 3 N i c D M s M T U 2 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 y Z F 9 z Y n A 0 L D E 1 N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c m R f c 2 J w N S w x N T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 3 J k X 2 R i c D E s M T U 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 y Z F 9 k Y n A y L D E 2 M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c m R f Z G J w M y w x N j F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 3 J k X 2 R i c D Q s M T Y y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 y Z F 9 k Y n A 1 L D E 2 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c m R f a H I x L D E 2 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c m R f a H I y L D E 2 N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c m R f a H I z L D E 2 N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c m R f a H I 0 L D E 2 N 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f c m R f a H I 1 L D E 2 O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f d X J f Y m 9 0 d G x l X 3 d l a W d o d F 8 x L D E 2 O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f d X J f Y m 9 0 d G x l X 3 d l a W d o d F 8 y L D E 3 M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f b G F i X 3 V y X 2 5 h L D E 3 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f b G F i X 3 V y X 2 N s L D E 3 M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f b G F i X 3 V y X 2 s s M T c z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 s Y W J f d X J f Y 3 J 0 L D E 3 N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f b G F i X 3 V y X 3 J h d G l v X 3 V u Y V 9 j c n Q s M T c 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 s Y W J f d X J f c m F 0 a W 9 f d W N s X 2 N y d C w x N z Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 2 x h Y l 9 1 c l 9 y Y X R p b 1 9 1 a 1 9 j c n Q s M T c 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 s Y W J f d X J f b m E s M T c 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 s Y W J f d X J f Y 2 w s M T c 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 s Y W J f d X J f a y w x O D B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 2 x h Y l 9 1 c l 9 j c n Q s M T g x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 s Y W J f d X J f c m F 0 a W 9 f d W 5 h X 2 N y d C w x O D J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 2 x h Y l 9 1 c l 9 y Y X R p b 1 9 1 Y 2 x f Y 3 J 0 L D E 4 M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f b G F i X 3 V y X 3 J h d G l v X 3 V r X 2 N y d C w x O D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 F n Z V 9 j Y X Q s M T g 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t T d 2 l z c 1 J l Z 2 l v b i w x O D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 0 J N S S w x O D d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 0 J N S V 9 j Y X Q s M T g 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 3 Y W l z d F 9 j Y X Q s M T g 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t X S F I s M T k w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t X S F J f Y 2 F 0 L D E 5 M X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 c 2 J w O C w x O T J 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 R i c D g s M T k z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t o Y n B f M T Q w O T B f O C w x O T R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 N v b G x f Z H V y w 6 l l X 1 Y y X 2 1 p b i w x O T V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 N v b G x f Z H V y w 6 l l X 1 Y z X 2 1 p b i w x O T Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 V y a W 5 f d m 9 s X 1 Y y X 2 F 2 Z y w x O T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 V y a W 5 f d m 9 s X 1 Y z X 2 F 2 Z y w x O T h 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 V y a W 5 f d m 9 s X 1 Y y X 2 F 2 Z 1 8 y N G g s M T k 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 1 c m l u X 3 Z v b F 9 W M 1 9 h d m d f M j R o L D I w M H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f b G F i X 3 V y X 2 5 h X z I 0 a C w y M D F 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 2 x h Y l 9 1 c l 9 u Y V 8 y N G g s M j A y f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M l 9 s Y W J f d X J f Y 2 x f M j R o L D I w M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j N f b G F i X 3 V y X 2 N s X z I 0 a C w y M D R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 2 x h Y l 9 1 c l 9 r X z I 0 a C w y M D V 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y z X 2 x h Y l 9 1 c l 9 r X z I 0 a C w y M D Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 2 x h Y l 9 1 c l 9 j c n R f M j R o X 2 1 t b 2 w s M j A 3 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 s Y W J f d X J f Y 3 J 0 X z I 0 a F 9 t b W 9 s L D I w O H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 d j J f b G F i X 3 V y X 3 J h d G l v X 2 5 h Q 2 w s M j A 5 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 s Y W J f d X J f c m F 0 a W 9 f b m F D b C w y M T B 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 Y y X 2 x h Y l 9 1 c l 9 y Y X R p b 1 9 u Y U s s M j E x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t 2 M 1 9 s Y W J f d X J f c m F 0 a W 9 f b m F L L D I x M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 V j J f T m F D b F 9 n M j R o L D I x M 3 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 V j N f T m F D b F 9 n M j R o L D I x N H 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 V j J f a 1 9 n M j R o L D I x N X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 V j N f a 1 9 n M j R o L D I x N n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 V j J f T m F D b F 9 n M j R o X 2 N h d C w y M T d 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 1 Y z X 0 5 h Q 2 x f Z z I 0 a F 9 j Y X Q s M j E 4 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t t Z W F u X 1 Y y V j N f T m F D b F 9 n M j R o L D I x O X 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 U 0 R f V j J W M 1 9 O Y U N s X 2 c y N G g s M j I w f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t w Z X J j Z W 5 0 X 0 N W X 2 l u d H J h X 0 5 h Y 2 w s M j I x f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t t Z W F u X 1 Y y V j N f T m F L L D I y M n 0 m c X V v d D s s J n F 1 b 3 Q 7 U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l w 6 R u Z G V y d G V y I F R 5 c C 5 7 U 0 R f V j J W M 1 9 O Y U s s M j I z f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t w Z X J j Z W 5 0 X 0 N W X 2 l u d H J h X 0 5 h S y w y M j R 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 2 1 l Y W 5 f V j J W M 1 9 j c n R f M j R o X 2 t n X 2 1 t b 2 w s M j I 1 f S Z x d W 9 0 O y w m c X V v d D t T Z W N 0 a W 9 u M S 9 T U 1 M y X 3 J l c 2 V h c m N o X 2 R h d G F z Z X R f Z m l u Y W w v R 2 X D p G 5 k Z X J 0 Z X I g V H l w L n t T R F 9 W M l Y z X 2 N y d F 8 y N G h f a 2 d f b W 1 v b C w y M j Z 9 J n F 1 b 3 Q 7 L C Z x d W 9 0 O 1 N l Y 3 R p b 2 4 x L 1 N T U z J f c m V z Z W F y Y 2 h f Z G F 0 Y X N l d F 9 m a W 5 h b C 9 H Z c O k b m R l c n R l c i B U e X A u e 3 B l c m N l b n R f Q 1 Z f a W 5 0 c m F f Y 3 J 0 L D I y N 3 0 m c X V v d D t d L C Z x d W 9 0 O 1 J l b G F 0 a W 9 u c 2 h p c E l u Z m 8 m c X V v d D s 6 W 1 1 9 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l c 3 V s d F R 5 c G U i I F Z h b H V l P S J z V G F i b G U i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i R m l s b E 9 i a m V j d F R 5 c G U i I F Z h b H V l P S J z Q 2 9 u b m V j d G l v b k 9 u b H k i L z 4 8 R W 5 0 c n k g V H l w Z T 0 i T m F t Z V V w Z G F 0 Z W R B Z n R l c k Z p b G w i I F Z h b H V l P S J s M C I v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 J T I w K H N l b W l j b 2 x v b i k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C U y M C h z Z W 1 p Y 2 9 s b 2 4 p L 0 V u L X Q l Q z M l Q U F 0 Z X M l M j B w c m 9 t d X M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 J T I w K H N l b W l j b 2 x v b i k v V H l w Z S U y M G 1 v Z G l m a S V D M y V B O T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q l M j A o c 2 V t a S 1 j b 2 x v b i k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C U y M C h z Z W 1 p L W N v b G 9 u K S 9 F b i 1 0 J U M z J U F B d G V z J T I w c H J v b X V z P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C U y M C h z Z W 1 p L W N v b G 9 u K S 9 U e X B l J T I w b W 9 k a W Z p J U M z J U E 5 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S U y M C h z Z W 1 p L W N v b G 9 u K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U z J f U 1 R B V E F f R E J f T 1 N B V l 9 k Y X R h X 2 R p Y 3 R p b 2 5 u Y X J 5 J T I w K H N l b W k t Y 2 9 s b 2 4 p L 1 R 5 c G U l M j B t b 2 R p Z m k l Q z M l Q T k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U z J f U 1 R B V E F f R E J f T 1 N B V l 9 k Y X R h X 2 R p Y 3 R p b 2 5 u Y X J 5 J T I w K H N l b W k t Y 2 9 s b 2 4 p J T I w K D I p L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k l M j A o c 2 V t a S 1 j b 2 x v b i k l M j A o M i k v V H l w Z S U y M G 1 v Z G l m a S V D M y V B O T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k l M j A o c 2 V t a S 1 j b 2 x v b i k l M j A o M y k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S U y M C h z Z W 1 p L W N v b G 9 u K S U y M C g z K S 9 U e X B l J T I w b W 9 k a W Z p J U M z J U E 5 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C U y M C h z Z W 1 p L W N v b G 9 u K S U y M C g y K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 J T I w K H N l b W k t Y 2 9 s b 2 4 p J T I w K D I p L 0 V u L X Q l Q z M l Q U F 0 Z X M l M j B w c m 9 t d X M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 J T I w K H N l b W k t Y 2 9 s b 2 4 p J T I w K D I p L 1 R 5 c G U l M j B t b 2 R p Z m k l Q z M l Q T k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 J T I w K H N l b W l j b 2 x v b i k l M j A o M i k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T U 1 N Q Z X J z b 2 5 h b E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C U y M C h z Z W 1 p Y 2 9 s b 2 4 p J T I w K D I p L 0 V u L X Q l Q z M l Q U F 0 Z X M l M j B w c m 9 t d X M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U 1 B l c n N v b m F s R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 J T I w K H N l b W l j b 2 x v b i k l M j A o M i k v V H l w Z S U y M G 1 v Z G l m a S V D M y V B O T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 1 N T M l 9 T V E F U Q V 9 E Q l 9 P U 0 F W X 2 R h d G F f Z G l j d G l v b m 5 h c n k l M j A o c 2 V t a S 1 j b 2 x v b i k l M j A o N C k v U 2 9 1 c m N l P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T U 1 M y X 1 N U Q V R B X 0 R C X 0 9 T Q V Z f Z G F 0 Y V 9 k a W N 0 a W 9 u b m F y e S U y M C h z Z W 1 p L W N v b G 9 u K S U y M C g 0 K S 9 U e X B l J T I w b W 9 k a W Z p J U M z J U E 5 P C 9 J d G V t U G F 0 a D 4 8 L 0 l 0 Z W 1 M b 2 N h d G l v b j 4 8 U 3 R h Y m x l R W 5 0 c m l l c y 8 + P C 9 J d G V t P j x J d G V t P j x J d G V t T G 9 j Y X R p b 2 4 + P E l 0 Z W 1 U e X B l P k Z v c m 1 1 b G E 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a D 5 T Z W N 0 a W 9 u M S 9 T U 1 N S Z X N l Y X J j a E R h d G F f R G F 0 Y U R p Y 3 R p b 2 5 h c n l f M j A y N C 0 w O C 0 x N C U y M C h z Z W 1 p L W N v b G 9 u K S U y M C g z K S 9 T b 3 V y Y 2 U 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 J T I w K H N l b W k t Y 2 9 s b 2 4 p J T I w K D M p L 0 V u L X Q l Q z M l Q U F 0 Z X M l M j B w c m 9 t d X M 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 J T I w K H N l b W k t Y 2 9 s b 2 4 p J T I w K D M p L 1 R 5 c G U l M j B t b 2 R p Z m k l Q z M l Q T k 8 L 0 l 0 Z W 1 Q Y X R o P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z L z 4 8 L 0 l 0 Z W 0 + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + R m 9 y b X V s Y T w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P l N l Y 3 R p b 2 4 x L 1 N T U 1 J l c 2 V h c m N o R G F 0 Y V 9 E Y X R h R G l j d G l v b m F y e V 8 y M D I 0 L T A 4 L T E 0 J T I w K H N l b W k t Y 2 9 s b 2 4 p J T I w K D Q p L 1 N v d X J j Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q l M j A o c 2 V t a S 1 j b 2 x v b i k l M j A o N C k v R W 4 t d C V D M y V B Q X R l c y U y M H B y b 2 1 1 c z w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 1 N T U m V z Z W F y Y 2 h E Y X R h X 0 R h d G F E a W N 0 a W 9 u Y X J 5 X z I w M j Q t M D g t M T Q l M j A o c 2 V t a S 1 j b 2 x v b i k l M j A o N C k v V H l w Z S U y M G 1 v Z G l m a S V D M y V B O T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 1 F 1 Z W x s Z T w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 g l Q z M l Q j Z o Z X I l M j B n Z X N 0 d W Z 0 Z S U y M E h l Y W R l c j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 G b 3 J t d W x h P C 9 J d G V t V H l w Z T 4 8 S X R l b V B h d G g + U 2 V j d G l v b j E v U 1 N T M l 9 y Z X N l Y X J j a F 9 k Y X R h c 2 V 0 X 2 Z p b m F s L 0 d l J U M z J U E 0 b m R l c n R l c i U y M F R 5 c D w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M v P j w v S X R l b T 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o P j w v S X R l b V B h d G g + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l F 1 Z X J 5 R 3 J v d X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i 8 + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A D a A A A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A b 0 H J 3 X e e 0 k + I D X d z m R 7 A H A A A A A A C A A A A A A A D Z g A A w A A A A B A A A A A s I t d d Z y L q S N i b F c c M G 3 2 D A A A A A A S A A A C g A A A A E A A A A D F y m z V J g 1 w C 9 u 9 6 j k P r + A B Q A A A A Y u g p l g F p 5 h h Y g G i E 4 n 7 z f f n / n Y / s y J K s K Y + E E y l h E D R I f U 1 G s 5 0 Y R s m X k W n h Y f K n K u C 0 A Y f + d M Y 2 P C z v c 0 7 m r O 8 3 3 5 o V S L v E Q J g S A v N T B b c U A A A A J T f S H 4 H Z H x s y B W N f F p 6 o x Y u P R S E = < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A7F0C60-4C3B-4FFD-BB4D-F4BBD3CE4C26}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Arbeitsblätter</vt:lpstr>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Codebook_RESEARCH_1.1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Centre Hospitalier Universitaire Vaudois</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Racine Celine</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>